--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1422,1225 +1422,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Magnetoelastic Coupling in Shear Surface Acoustic Waveguide Based on ST-Cut Quartz Substrate and Ni Thin Films With Uniaxial Magnetic Anisotropy Induced by Thermal Annealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+                <w:t xml:space="preserve">Determination of the Magnetic Degradation Profile on the Cutting-Edge of Mechanically Cut Electrical Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dusch</w:t>
+                <w:t xml:space="preserve">Wissem Bekir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3330639⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3333755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324269v1</w:t>
+                <w:t xml:space="preserve">hal-04829288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Magnetic Degradation Profile on the Cutting-Edge of Mechanically Cut Electrical Steels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+                <w:t xml:space="preserve">Enhancing Magnetoelastic Coupling in Shear Surface Acoustic Waveguide Based on ST-Cut Quartz Substrate and Ni Thin Films With Uniaxial Magnetic Anisotropy Induced by Thermal Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Marbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Montagne</w:t>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 60 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (12), pp.2505504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3333755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3330639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829288v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the JMAK precipitation law in iron loss modelling to account for magnetic ageing effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the compaction process of electrical machines magnetic circuits and its detrimental effect on magnetic performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryeme Jamil</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Coorevits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168901⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.18983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-23634-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421131v1</w:t>
+                <w:t xml:space="preserve">hal-04269203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIM-like additive manufacturing of Fe3%Si magnetic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the JMAK precipitation law in iron loss modelling to account for magnetic ageing effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryeme Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 564, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170104⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 547, pp.168901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508866v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Microstructure on the Electromagnetic Behavior of Carbon Steel Wires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MIM-like additive manufacturing of Fe3%Si magnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Batková</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Vogt</w:t>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst12050576⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650367v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of magnetic properties degradation following industrial impregnation process of electrical steel laminations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Helbling</w:t>
+                <w:t xml:space="preserve">The Influence of Microstructure on the Electromagnetic Behavior of Carbon Steel Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Batková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Batko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mesplont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. van Gorp</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">W. Boughanmi</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170008⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Crystals, 12 (5), pp.576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst12050576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212264v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent modelling of magnetic ageing of FeSi electrical steels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low cost 3D printing of metals using filled polymer pellets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170051⟩</w:t>
+              <w:t xml:space="preserve">HardwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e00292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885030v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost 3D printing of metals using filled polymer pellets.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature-dependent modelling of magnetic ageing of FeSi electrical steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryeme Toto Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HardwareX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00292⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 564 (Part. 1), pp.170051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508529v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the compaction process of electrical machines magnetic circuits and its detrimental effect on magnetic performances</w:t>
+                <w:t xml:space="preserve">Analysis of magnetic properties degradation following industrial impregnation process of electrical steel laminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Coorevits</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+                <w:t xml:space="preserve">W. Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.18983. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 563, pp.170008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-23634-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269203v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving global ferromagnetic characteristics of laminations by heterogeneous deformation</w:t>
               </w:r>
@@ -2652,51 +2652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2920,64 +2920,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3290,295 +3290,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the differential permeability and loss coefficients in Bertotti’s approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of the Magneto-Mechanical Anisotropy of Steel Sheets in Electrical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugur Aydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruzibaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166540⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (2), pp.7509804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2945181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489781v1</w:t>
+                <w:t xml:space="preserve">hal-02997792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Magneto-Mechanical Anisotropy of Steel Sheets in Electrical Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking the differential permeability and loss coefficients in Bertotti’s approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Shihab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (2), pp.7509804. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 503, pp.166540 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2945181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997792v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental set up for magnetomechanical measurements with a closed flux path sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3681,77 +3681,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 500, pp.166353. </w:t>
@@ -3789,51 +3789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-thermal characterization of bulk forged magnetic steel used in claw pole machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryeme Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,64 +3949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coorevits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4083,77 +4083,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryeme Toto Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Arbenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61 (1), pp.S31-S38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4181,278 +4181,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependence in the Jiles–Atherton Model for Non-Oriented Electrical Steels: An Engineering Approach</w:t>
+                <w:t xml:space="preserve">Characterization of massive magnetic parts with a dedicated device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajid Hussain</w:t>
+                <w:t xml:space="preserve">Marc Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Clenet</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faverolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Lowther</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrille Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (11), pp.1-5. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (4), pp.457-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2837126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/jae-170108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858668v1</w:t>
+                <w:t xml:space="preserve">hal-02288807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of massive magnetic parts with a dedicated device</w:t>
+                <w:t xml:space="preserve">Temperature Dependence in the Jiles–Atherton Model for Non-Oriented Electrical Steels: An Engineering Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Borsenberger</w:t>
+                <w:t xml:space="preserve">Sajid Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Baudouin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David A. Lowther</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (4), pp.457-472. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (11), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/jae-170108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2837126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288807v1</w:t>
+                <w:t xml:space="preserve">hal-01858668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Loss Calculation in a Synchronous Generator Using Finite Element Analysis</w:t>
               </w:r>
@@ -4594,51 +4594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faverolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4809,510 +4809,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modeling of anhysteretic magnetic curve using random inter-dependant coefficients</w:t>
+                <w:t xml:space="preserve">Stochastic Jiles-Atherton model accounting for soft magnetic material properties variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rindra Ramarotafika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (5), pp.1679 - 1691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-04-2013-0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969639v1</w:t>
+                <w:t xml:space="preserve">hal-00860744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic post-processing calculation of iron losses - application to a PMSM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic modeling of anhysteretic magnetic curve using random inter-dependant coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rindra Ramarotafika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmounaouim Tounzi</w:t>
+                <w:t xml:space="preserve">Guillaume Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (1-2), pp.151-159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854652v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Jiles-Atherton model accounting for soft magnetic material properties variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic post-processing calculation of iron losses - application to a PMSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Fratila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rindra Ramarotafika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaouim Tounzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32 (5), pp.1679 - 1691. </w:t>
+              <w:t xml:space="preserve">, 2013, 32 (4), pp.1383-1392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-04-2013-0125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/03321641311317185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860744v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Modeling of Soft Magnetic Properties of Electrical Steels: Application to Stators of Electrical Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rindra Ramarotafika</w:t>
+                <w:t xml:space="preserve">Non Linear Proper Generalized Decomposition method applied to the magnetic simulation of a SMC microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (10), pp.2573 - 2584. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2201734⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 48 (11), pp.3242 - 3245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2196421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824528v1</w:t>
+                <w:t xml:space="preserve">hal-00955989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the iron losses variability in stators of electrical machines</w:t>
+                <w:t xml:space="preserve">Stochastic Modeling of Soft Magnetic Properties of Electrical Steels: Application to Stators of Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rindra Ramarotafika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
@@ -5321,182 +5321,182 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (4), pp.1629-1632. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 48 (10), pp.2573 - 2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2201734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00860718v1</w:t>
+                <w:t xml:space="preserve">hal-00824528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Linear Proper Generalized Decomposition method applied to the magnetic simulation of a SMC microstructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Henneron</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the iron losses variability in stators of electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rindra Ramarotafika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (11), pp.3242 - 3245. </w:t>
+              <w:t xml:space="preserve">, 2012, 48 (4), pp.1629-1632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2196421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955989v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis Phenomenon Implementation in FIT: Validation With Measurements</w:t>
               </w:r>
@@ -5720,51 +5720,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5879,1430 +5879,1430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Flux Screen and Clamping Materials on Eddy Current Losses in End Region of High-Power Electrical Machines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Romary</w:t>
+                <w:t xml:space="preserve">Magnetic Aging of Non-Oriented Electrical Steels Subjected to Thermal Operating Conditions Encountered in Electrical Mobility Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Messal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842820v1</w:t>
+                <w:t xml:space="preserve">hal-04828339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Models of Nonlinear Magnetic Behavior Laws for Finite Element Modeling of Iron Losses in a Toroidal Core</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oualid Messal</w:t>
+                <w:t xml:space="preserve">Influence of Flux Screen and Clamping Materials on Eddy Current Losses in End Region of High-Power Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mohand Oussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers61879.2024.10577022⟩</w:t>
+              <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Torino, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879330v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'hystérésis magnétique : Approche par réseaux neuronaux</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisotropic Models of Nonlinear Magnetic Behavior Laws for Finite Element Modeling of Iron Losses in a Toroidal Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Drappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guyomarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Messal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rio de Janeiro, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers61879.2024.10577022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828342v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Aging of Non-Oriented Electrical Steels Subjected to Thermal Operating Conditions Encountered in Electrical Mobility Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lea Saleh</w:t>
+                <w:t xml:space="preserve">Modélisation de l'hystérésis magnétique : Approche par réseaux neuronaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ainouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oualid Messal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828339v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless strain monitoring in non-oriented Si-Fe steel sheets using a SAW sensor.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wissem Bekir</w:t>
+                <w:t xml:space="preserve">Investigation des pertes dans les plateaux et doigts de serrage dans les machines de fortes puissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mohand Oussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Magnetic Materials Conference 26</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, PRAGUE, Czech Republic</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique, SGE2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L2EP Lille, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602272v1</w:t>
+                <w:t xml:space="preserve">hal-05561285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Losses in Fingers and Clamping Plates of High-Power Electrical Machines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Laloy</w:t>
+                <w:t xml:space="preserve">Wireless strain monitoring in non-oriented Si-Fe steel sheets using a SAW sensor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Marbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Bekir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soft Magnetic Materials Conference 26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, PRAGUE, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292303v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing for soft magnetic materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+                <w:t xml:space="preserve">Investigation of Losses in Fingers and Clamping Plates of High-Power Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mohand Oussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Magnetic Conference (INTERMAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Lyon, France. </w:t>
+              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.2187-2192, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/intermag42984.2021.9579804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675665v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-thermal characterization of bulk forged magnetic steel used in claw pole machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryeme Jamil</w:t>
+                <w:t xml:space="preserve">Additive manufacturing for soft magnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Le Bellu Arbenz</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Magnetic Conference (INTERMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/intermag42984.2021.9579804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948030v1</w:t>
+                <w:t xml:space="preserve">hal-03675665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different meta-model techniques for torque optimization constrained by mechanical strength in automotive high-speed Spoke-type IPM machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the magneto-mechanical anisotropy of steel sheets in electrical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugur Aydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruzibaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyu Huang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Computation of Electromagnetic Fields</w:t>
+              <w:t xml:space="preserve">22nd Conference on the Computation of Electromagnetic Fields (Compumag 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427057v1</w:t>
+                <w:t xml:space="preserve">hal-03272832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the magneto-mechanical anisotropy of steel sheets in electrical applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Ge</w:t>
+                <w:t xml:space="preserve">Comparison of different meta-model techniques for torque optimization constrained by mechanical strength in automotive high-speed Spoke-type IPM machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raouaa Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Conference on the Computation of Electromagnetic Fields (Compumag 2019)</w:t>
+              <w:t xml:space="preserve">International Conference on the Computation of Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272832v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A magneto-mechanical model accounting for Bloch walls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ugur Aydin</w:t>
+                <w:t xml:space="preserve">Magneto-thermal characterization of bulk forged magnetic steel used in claw pole machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryeme Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rusibaev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+                <w:t xml:space="preserve">Stephane Clénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Shihab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Le Bellu Arbenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">SMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277831v1</w:t>
+                <w:t xml:space="preserve">hal-02948030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale model for magneto mechanical behaviour of ferromagnetic materials with hysteresis effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugur Aydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rasilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7351,480 +7351,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la taille de grain et de la déformation plastique sur un acier magnétique massif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Borsenberger</w:t>
+                <w:t xml:space="preserve">A magneto-mechanical model accounting for Bloch walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugur Aydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rusibaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983350v1</w:t>
+                <w:t xml:space="preserve">hal-03277831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slinky stator: The impact of manufacturing process on the magnetic properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Clenet</w:t>
+                <w:t xml:space="preserve">Effets de la taille de grain et de la déformation plastique sur un acier magnétique massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faverolle</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Shihab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Miami, FL, United States</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969635v1</w:t>
+                <w:t xml:space="preserve">hal-02983350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slinky stator : The impact of manufacturing process on the magnetic properties</w:t>
+                <w:t xml:space="preserve">Slinky stator: The impact of manufacturing process on the magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Clenet</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faverolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Miami, United States. pp.1-8, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2017, Miami, FL, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iemdc.2017.8002159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05425809v1</w:t>
+                <w:t xml:space="preserve">hal-01969635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a Specific Magnetic Characterization dedicated to Manufactured Massive Cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faverolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7860,1805 +7851,1939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the effects of temperature on magnetic and copper losses in electrical machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vahid Ghorbanian</w:t>
+                <w:t xml:space="preserve">Slinky stator : The impact of manufacturing process on the magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faverolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Miami, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iemdc.2017.8002159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969637v1</w:t>
+                <w:t xml:space="preserve">hal-05425809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Magnetic Characterization for Massive Magnetic Parts using an Electromagnet Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bigot Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faverolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGTE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the analysis of the impact of the forging parameters on metallurgy and mechanical properties in case of solid electromagnetic manufactured parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faverolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016 (19th International ESAFORM Conference on Material Forming)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.130002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par éléments finis de la méthode des quatre pointes pour la caractérisation des propriétés électromagnétiques d’une plaque épaisse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Arbenz</w:t>
+                <w:t xml:space="preserve">A study of the effects of temperature on magnetic and copper losses in electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Ghorbanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faverolle</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lowther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numelec 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969698v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy current computation in 2D-FEM for permanent magnet loss calculation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Henneron</w:t>
+                <w:t xml:space="preserve">Characterization of the local incremental permeability of a ferromagnetic plate based on a four needles technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Arbenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faverolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SMM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463136v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des pertes harmoniques dans les aimants permanents. Cas des machines synchrones a aimants déposés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Boughanmi</w:t>
+                <w:t xml:space="preserve">Etude par éléments finis de la méthode des quatre pointes pour la caractérisation des propriétés électromagnétiques d’une plaque épaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Arbenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Dang</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Mipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faverolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC</w:t>
+              <w:t xml:space="preserve">Numelec 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461453v1</w:t>
+                <w:t xml:space="preserve">hal-01969698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the local incremental permeability of a ferromagnetic plate based on a four needles technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Arbenz</w:t>
+                <w:t xml:space="preserve">Eddy current computation in 2D-FEM for permanent magnet loss calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faverolle</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">COMPUMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969646v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-Region Leakage Fluxes and Losses Analysis of Cage Induction Motors Using 3-D Finite-Element Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination des pertes harmoniques dans les aimants permanents. Cas des machines synchrones a aimants déposés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Cheaytani</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NUMELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969686v1</w:t>
+                <w:t xml:space="preserve">hal-02461453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-element investigation on zig-zag flux in squirrel cage induction machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">End-Region Leakage Fluxes and Losses Analysis of Cage Induction Motors Using 3-D Finite-Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Cheaytani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dessoude</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Electrical Machines (ICEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2365355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969638v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the local electrical properties of electrical machine parts with non-trivial geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Arbenz</w:t>
+                <w:t xml:space="preserve">Finite-element investigation on zig-zag flux in squirrel cage induction machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Cheaytani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faverolle</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dessoude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2DM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t>
+              <w:t xml:space="preserve">2014 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969656v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche combinée expérimentale/numérique pour la mesure de la conductivité électrique locale avec minimisation de l'incertitude de mesure</w:t>
+                <w:t xml:space="preserve">Characterization of the local electrical properties of electrical machine parts with non-trivial geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Arbenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faverolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">2DM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065248v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear magnetization loss in sintered NdFeB magnet due to eddy current heat dissipation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Fratila</w:t>
+                <w:t xml:space="preserve">Approche combinée expérimentale/numérique pour la mesure de la conductivité électrique locale avec minimisation de l'incertitude de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Arbenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coorevits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969692v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation and measurement of eddy-current loss in NdFeB Magnet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Nonlinear magnetization loss in sintered NdFeB magnet due to eddy current heat dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Fratila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969690v1</w:t>
+                <w:t xml:space="preserve">hal-01969692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la Loi de Comportement Macroscopique des SMC à Partir d’Imagerie au MEB : Etude de l’Influence des Conditions d’Observation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+                <w:t xml:space="preserve">Calculation and measurement of eddy-current loss in NdFeB Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Fratila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Clenet</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MGE 2010 (Matériaux pour le Génie Electrique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, montpellier, France</w:t>
+              <w:t xml:space="preserve">ISEF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449098v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Détermination de la Loi de Comportement Macroscopique des SMC à Partir d’Imagerie au MEB : Etude de l’Influence des Conditions d’Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Capellan-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MGE 2010 (Matériaux pour le Génie Electrique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Force Computation in a MEMS Structure Using Adaptive Mesh Refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisc Boloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17 Conference on the computation of electromagnetics fields, COMPUMAG 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Florianopolis, Brazil. pp. 1016-1017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9668,51 +9793,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoelastic coupling in shear surface acoustic waveguide based on ST-Cut Quartz substrate and Ni thin films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Marbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9721,123 +9846,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE APSCON 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Electronic conditionning for dynamic strain measurement using SAW resonator sensor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Marbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9896,65 +10021,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MNE EUROSENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId261"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10022,51 +10147,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5338505F"/>
+    <w:nsid w:val="AD821844"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10253,51 +10378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-benabou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0969-4435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070384207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219332304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05533954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar Jagannatha Rao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Saleh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Mohan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102700" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dancoisne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173311" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Aouali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.116599" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drappier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyomarch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Menach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Messal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3418077" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzamurro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400306" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04839972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mohand Oussaid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Boughanmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17225684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzamurro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dusch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bou Matar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tiercelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3341634" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bekir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171619" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laloy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3334191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3330639" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Bekir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3333755" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Jamil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168901" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170104" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03650367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Batkov&#225;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Batko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesplont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Vogt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12050576" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Gorp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benabou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tounzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boughanmi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Toto Jamil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00292" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23634-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Youssef" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faverolle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tec.2021.3050982" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Shihab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Bellu Arbenz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167761" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Youssef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167942" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101945" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071641" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489781v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166540" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02997792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Aydin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruzibaev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2945181" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0160" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166353" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02947808v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166526" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-191291" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194578v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arbenz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-191491" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Hussain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Lowther" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2837126" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Borsenberger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Baudouin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-170108" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736391v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Fratila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Tounzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dessoude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2648512" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282133v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2016.2622232" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mipo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-151988" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Ramarotafika" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crevecoeur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaouim Tounzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641311317185" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860744v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2013-0125" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2201734" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860718v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173473" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2196421" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Korecki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2046316" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounas Bouaziz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004224" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3551A7F31EC349FA58847D462909AAC0B7BC7FB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172587v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Coulibaly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ployard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04842820v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700522" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drappier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10577022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ainouz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828339v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292303v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mohand Oussaid" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laloy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910787" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03675665v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermag42984.2021.9579804" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02948030v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cl&#233;net" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427057v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Huang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouaa Bahri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03272832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03277831v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusibaev" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03273347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rasilo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983350v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425809v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002159" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512668v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969637v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Ghorbanian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowther" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969645v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Cyrille" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot R&#233;gis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413451v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963521" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463136v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461453v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969646v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969686v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Cheaytani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevallier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2365355" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969638v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969656v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065248v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969692v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Fratila" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969690v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449098v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Capellan-Perez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447251v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Boloni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602294v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598424v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-benabou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0969-4435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070384207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219332304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05533954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar Jagannatha Rao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Saleh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Mohan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102700" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dancoisne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173311" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Aouali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.116599" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drappier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyomarch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Menach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Messal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3418077" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzamurro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400306" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04839972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mohand Oussaid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Boughanmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17225684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzamurro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dusch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bou Matar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tiercelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3341634" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bekir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171619" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laloy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3334191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Bekir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3333755" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3330639" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23634-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Jamil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168901" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03650367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Batkov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Batko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesplont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Vogt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12050576" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508529v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00292" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Toto Jamil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212264v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Gorp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benabou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tounzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boughanmi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Youssef" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faverolle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tec.2021.3050982" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Shihab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Bellu Arbenz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167761" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Youssef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167942" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101945" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071641" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02997792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Aydin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruzibaev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2945181" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166540" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0160" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166353" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02947808v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166526" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-191291" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194578v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arbenz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-191491" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Borsenberger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Baudouin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-170108" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Hussain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Lowther" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2837126" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736391v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Fratila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Tounzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dessoude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2648512" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282133v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2016.2622232" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mipo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-151988" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Ramarotafika" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2013-0125" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969639v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupr&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crevecoeur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854652v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaouim Tounzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641311317185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955989v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2196421" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2201734" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860718v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173473" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Korecki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2046316" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounas Bouaziz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004224" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3551A7F31EC349FA58847D462909AAC0B7BC7FB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172587v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Coulibaly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ployard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04842820v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700522" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879330v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drappier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10577022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ainouz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05561285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benabou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602272v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mohand Oussaid" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romary" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laloy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910787" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03675665v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermag42984.2021.9579804" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03272832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouaa Bahri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02948030v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cl&#233;net" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03273347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rasilo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03277831v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusibaev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969635v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512668v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425809v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002159" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969645v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Cyrille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot R&#233;gis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413451v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963521" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969637v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Ghorbanian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowther" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969646v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463136v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Cheaytani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2365355" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969656v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065248v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969692v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Fratila" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969690v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449098v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Capellan-Perez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447251v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Boloni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602294v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598424v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>