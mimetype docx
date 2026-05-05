--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -752,325 +752,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Annealing Impact on the Sensitivity of Piezomagnetic Surface Acoustic Waveguide to Applied Magnetic Field</w:t>
+                <w:t xml:space="preserve">End-Region Losses in High-Power Electrical Machines: Impact of Material Thickness on Eddy Current Losses in Clamping Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Othmane Marbouh</w:t>
+                <w:t xml:space="preserve">Walid Mohand Oussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mazzamurro</w:t>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+                <w:t xml:space="preserve">Raphaël Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Maurice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutghatin</w:t>
+                <w:t xml:space="preserve">Walid Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202400306⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17225684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579791v1</w:t>
+                <w:t xml:space="preserve">hal-04839972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-Region Losses in High-Power Electrical Machines: Impact of Material Thickness on Eddy Current Losses in Clamping Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Annealing Impact on the Sensitivity of Piezomagnetic Surface Acoustic Waveguide to Applied Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Marbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Mohand Oussaid</w:t>
+                <w:t xml:space="preserve">Aurélien Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Romary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+                <w:t xml:space="preserve">Vincent Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Boughanmi</w:t>
+                <w:t xml:space="preserve">Mohamed Boutghatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en17225684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202400306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839972v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable and robust integration of SAW strain sensor through reflow soldering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Marbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1160,51 +1160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetostrictive strain monitoring in Non-Oriented Si-Fe steels using a SAW resonator sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Marbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1294,51 +1294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load cell based on binocular test body and SAW strain sensor with a Radio-Frequency Reflectometry Read-Out System.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Marbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1422,1225 +1422,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Magnetic Degradation Profile on the Cutting-Edge of Mechanically Cut Electrical Steels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Helbling</w:t>
+                <w:t xml:space="preserve">Enhancing Magnetoelastic Coupling in Shear Surface Acoustic Waveguide Based on ST-Cut Quartz Substrate and Ni Thin Films With Uniaxial Magnetic Anisotropy Induced by Thermal Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Marbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissem Bekir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alex Montagne</w:t>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3333755⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (12), pp.2505504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3330639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829288v1</w:t>
+                <w:t xml:space="preserve">hal-04324269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Magnetoelastic Coupling in Shear Surface Acoustic Waveguide Based on ST-Cut Quartz Substrate and Ni Thin Films With Uniaxial Magnetic Anisotropy Induced by Thermal Annealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+                <w:t xml:space="preserve">Determination of the Magnetic Degradation Profile on the Cutting-Edge of Mechanically Cut Electrical Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Bekir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dusch</w:t>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (12), pp.2505504. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3330639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3333755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324269v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the compaction process of electrical machines magnetic circuits and its detrimental effect on magnetic performances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien van Gorp</w:t>
+                <w:t xml:space="preserve">Application of the JMAK precipitation law in iron loss modelling to account for magnetic ageing effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryeme Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-23634-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 547, pp.168901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269203v1</w:t>
+                <w:t xml:space="preserve">hal-05421131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the JMAK precipitation law in iron loss modelling to account for magnetic ageing effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Dumont</w:t>
+                <w:t xml:space="preserve">The Influence of Microstructure on the Electromagnetic Behavior of Carbon Steel Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Batková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Batko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mesplont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168901⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Crystals, 12 (5), pp.576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst12050576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421131v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIM-like additive manufacturing of Fe3%Si magnetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 564, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Microstructure on the Electromagnetic Behavior of Carbon Steel Wires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Batko</w:t>
+                <w:t xml:space="preserve">Temperature-dependent modelling of magnetic ageing of FeSi electrical steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryeme Toto Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst12050576⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 564 (Part. 1), pp.170051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650367v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low cost 3D printing of metals using filled polymer pellets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HardwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, pp.e00292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent modelling of magnetic ageing of FeSi electrical steels</w:t>
+                <w:t xml:space="preserve">Analysis of magnetic properties degradation following industrial impregnation process of electrical steel laminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Clenet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 564 (Part. 1), pp.170051. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170051⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 563, pp.170008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885030v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of magnetic properties degradation following industrial impregnation process of electrical steel laminations</w:t>
+                <w:t xml:space="preserve">Investigation of the compaction process of electrical machines magnetic circuits and its detrimental effect on magnetic performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Tounzi</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Boughanmi</w:t>
+                <w:t xml:space="preserve">Thierry Coorevits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 563, pp.170008. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.18983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-23634-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212264v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving global ferromagnetic characteristics of laminations by heterogeneous deformation</w:t>
               </w:r>
@@ -2652,51 +2652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2760,51 +2760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic ageing investigation of bulk low-carbon silicon steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryeme Toto Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2920,64 +2920,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3080,51 +3080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Shihab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Messal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41, pp.101945. </w:t>
@@ -3534,64 +3534,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental set up for magnetomechanical measurements with a closed flux path sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3681,77 +3681,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 500, pp.166353. </w:t>
@@ -3789,51 +3789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-thermal characterization of bulk forged magnetic steel used in claw pole machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryeme Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,77 +3949,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coorevits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61 (S1), pp.S107-S114. </w:t>
@@ -4057,103 +4057,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an electrical and magnetic characterization device for massive parallelepiped specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryeme Toto Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Arbenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61 (1), pp.S31-S38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4226,51 +4226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faverolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4347,51 +4347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Lowther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4581,64 +4581,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Arbenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faverolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4711,51 +4711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Arbenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4809,694 +4809,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Jiles-Atherton model accounting for soft magnetic material properties variability</w:t>
+                <w:t xml:space="preserve">Stochastic modeling of anhysteretic magnetic curve using random inter-dependant coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rindra Ramarotafika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (1-2), pp.151-159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860744v1</w:t>
+                <w:t xml:space="preserve">hal-01969639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modeling of anhysteretic magnetic curve using random inter-dependant coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic post-processing calculation of iron losses - application to a PMSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Fratila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rindra Ramarotafika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Crevecoeur</w:t>
+                <w:t xml:space="preserve">Abdelmounaouim Tounzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (4), pp.1383-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321641311317185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969639v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic post-processing calculation of iron losses - application to a PMSM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic Jiles-Atherton model accounting for soft magnetic material properties variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rindra Ramarotafika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounaouim Tounzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32 (4), pp.1383-1392. </w:t>
+              <w:t xml:space="preserve">, 2013, 32 (5), pp.1679 - 1691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/03321641311317185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-04-2013-0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854652v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Linear Proper Generalized Decomposition method applied to the magnetic simulation of a SMC microstructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Henneron</w:t>
+                <w:t xml:space="preserve">Stochastic Modeling of Soft Magnetic Properties of Electrical Steels: Application to Stators of Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rindra Ramarotafika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (11), pp.3242 - 3245. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2196421⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 48 (10), pp.2573 - 2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2201734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955989v1</w:t>
+                <w:t xml:space="preserve">hal-00824528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Modeling of Soft Magnetic Properties of Electrical Steels: Application to Stators of Electrical Machines</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the iron losses variability in stators of electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rindra Ramarotafika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (10), pp.2573 - 2584. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2201734⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 48 (4), pp.1629-1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824528v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the iron losses variability in stators of electrical machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rindra Ramarotafika</w:t>
+                <w:t xml:space="preserve">Non Linear Proper Generalized Decomposition method applied to the magnetic simulation of a SMC microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (4), pp.1629-1632. </w:t>
+              <w:t xml:space="preserve">, 2012, 48 (11), pp.3242 - 3245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2196421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860718v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis Phenomenon Implementation in FIT: Validation With Measurements</w:t>
               </w:r>
@@ -5638,51 +5638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounas Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 29 (3), pp.259-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5879,567 +5879,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Aging of Non-Oriented Electrical Steels Subjected to Thermal Operating Conditions Encountered in Electrical Mobility Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+                <w:t xml:space="preserve">Anisotropic Models of Nonlinear Magnetic Behavior Laws for Finite Element Modeling of Iron Losses in a Toroidal Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Drappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guyomarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Messal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rio de Janeiro, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers61879.2024.10577022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828339v1</w:t>
+                <w:t xml:space="preserve">hal-04879330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Flux Screen and Clamping Materials on Eddy Current Losses in End Region of High-Power Electrical Machines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Romary</w:t>
+                <w:t xml:space="preserve">Modélisation de l'hystérésis magnétique : Approche par réseaux neuronaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ainouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842820v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Models of Nonlinear Magnetic Behavior Laws for Finite Element Modeling of Iron Losses in a Toroidal Core</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oualid Messal</w:t>
+                <w:t xml:space="preserve">Influence of Flux Screen and Clamping Materials on Eddy Current Losses in End Region of High-Power Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mohand Oussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers61879.2024.10577022⟩</w:t>
+              <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Torino, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879330v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'hystérésis magnétique : Approche par réseaux neuronaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zuqi Tang</w:t>
+                <w:t xml:space="preserve">Magnetic Aging of Non-Oriented Electrical Steels Subjected to Thermal Operating Conditions Encountered in Electrical Mobility Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Messal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828342v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation des pertes dans les plateaux et doigts de serrage dans les machines de fortes puissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Mohand Oussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique, SGE2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L2EP Lille, Jul 2023, Lille, France</w:t>
@@ -6468,103 +6468,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless strain monitoring in non-oriented Si-Fe steel sheets using a SAW sensor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Marbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Bekir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Magnetic Materials Conference 26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, PRAGUE, Czech Republic</w:t>
@@ -6606,77 +6606,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Losses in Fingers and Clamping Plates of High-Power Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mohand Oussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6727,103 +6727,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing for soft magnetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Magnetic Conference (INTERMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Lyon, France. </w:t>
@@ -7038,51 +7038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouaa Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Computation of Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7107,51 +7107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-thermal characterization of bulk forged magnetic steel used in claw pole machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryeme Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7620,64 +7620,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slinky stator: The impact of manufacturing process on the magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7726,1150 +7726,1150 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a Specific Magnetic Characterization dedicated to Manufactured Massive Cores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Borsenberger</w:t>
+                <w:t xml:space="preserve">Slinky stator : The impact of manufacturing process on the magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faverolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International IGTE Symposium on Numerical Field calculation in electrical engineering (IGTE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Miami, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iemdc.2017.8002159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512668v1</w:t>
+                <w:t xml:space="preserve">hal-05425809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slinky stator : The impact of manufacturing process on the magnetic properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Clenet</w:t>
+                <w:t xml:space="preserve">Investigation of a Specific Magnetic Characterization dedicated to Manufactured Massive Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faverolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International IGTE Symposium on Numerical Field calculation in electrical engineering (IGTE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Graz, Austria. pp.32-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iemdc.2017.8002159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05425809v1</w:t>
+                <w:t xml:space="preserve">hal-04512668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Magnetic Characterization for Massive Magnetic Parts using an Electromagnet Device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Borsenberger</w:t>
+                <w:t xml:space="preserve">A study of the effects of temperature on magnetic and copper losses in electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Ghorbanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baudouin Cyrille</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bigot Régis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Lowther</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGTE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Graz, Austria</w:t>
+              <w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969645v1</w:t>
+                <w:t xml:space="preserve">hal-01969637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the analysis of the impact of the forging parameters on metallurgy and mechanical properties in case of solid electromagnetic manufactured parts</w:t>
+                <w:t xml:space="preserve">Specific Magnetic Characterization for Massive Magnetic Parts using an Electromagnet Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Bigot</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bigot Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faverolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2016 (19th International ESAFORM Conference on Material Forming)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IGTE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Graz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413451v1</w:t>
+                <w:t xml:space="preserve">hal-01969645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the effects of temperature on magnetic and copper losses in electrical machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vahid Ghorbanian</w:t>
+                <w:t xml:space="preserve">Methodology for the analysis of the impact of the forging parameters on metallurgy and mechanical properties in case of solid electromagnetic manufactured parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Borsenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faverolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2016 (19th International ESAFORM Conference on Material Forming)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.130002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969637v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the local incremental permeability of a ferromagnetic plate based on a four needles technique</w:t>
+                <w:t xml:space="preserve">Etude par éléments finis de la méthode des quatre pointes pour la caractérisation des propriétés électromagnétiques d’une plaque épaisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Arbenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faverolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Numelec 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969646v1</w:t>
+                <w:t xml:space="preserve">hal-01969698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par éléments finis de la méthode des quatre pointes pour la caractérisation des propriétés électromagnétiques d’une plaque épaisse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Arbenz</w:t>
+                <w:t xml:space="preserve">Eddy current computation in 2D-FEM for permanent magnet loss calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faverolle</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numelec 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">COMPUMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969698v1</w:t>
+                <w:t xml:space="preserve">hal-02463136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy current computation in 2D-FEM for permanent magnet loss calculation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Détermination des pertes harmoniques dans les aimants permanents. Cas des machines synchrones a aimants déposés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">NUMELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463136v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des pertes harmoniques dans les aimants permanents. Cas des machines synchrones a aimants déposés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Boughanmi</w:t>
+                <w:t xml:space="preserve">Characterization of the local incremental permeability of a ferromagnetic plate based on a four needles technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Arbenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Dang</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faverolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">SMM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461453v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-Region Leakage Fluxes and Losses Analysis of Cage Induction Motors Using 3-D Finite-Element Method</w:t>
               </w:r>
@@ -8881,51 +8881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Cheaytani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dessoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9015,51 +9015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Cheaytani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dessoude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9091,273 +9091,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the local electrical properties of electrical machine parts with non-trivial geometry</w:t>
+                <w:t xml:space="preserve">Approche combinée expérimentale/numérique pour la mesure de la conductivité électrique locale avec minimisation de l'incertitude de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Arbenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coorevits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2DM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969656v1</w:t>
+                <w:t xml:space="preserve">hal-01065248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche combinée expérimentale/numérique pour la mesure de la conductivité électrique locale avec minimisation de l'incertitude de mesure</w:t>
+                <w:t xml:space="preserve">Characterization of the local electrical properties of electrical machine parts with non-trivial geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Arbenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faverolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">2DM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065248v1</w:t>
+                <w:t xml:space="preserve">hal-01969656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear magnetization loss in sintered NdFeB magnet due to eddy current heat dissipation</w:t>
               </w:r>
@@ -9369,51 +9369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Fratila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9477,51 +9477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Fratila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9598,51 +9598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MGE 2010 (Matériaux pour le Génie Electrique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9693,51 +9693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisc Boloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9807,90 +9807,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoelastic coupling in shear surface acoustic waveguide based on ST-Cut Quartz substrate and Ni thin films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Marbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9932,51 +9932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Electronic conditionning for dynamic strain measurement using SAW resonator sensor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Marbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9984,51 +9984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MNE EUROSENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven (Belgium), Belgium</w:t>
@@ -10147,51 +10147,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD821844"/>
+    <w:nsid w:val="2D9982FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10378,51 +10378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-benabou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0969-4435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070384207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219332304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05533954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar Jagannatha Rao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Saleh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Mohan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102700" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dancoisne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173311" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Aouali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.116599" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drappier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyomarch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Menach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Messal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3418077" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzamurro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400306" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04839972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mohand Oussaid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Boughanmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17225684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzamurro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dusch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bou Matar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tiercelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3341634" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bekir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171619" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laloy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3334191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Bekir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3333755" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3330639" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23634-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Jamil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168901" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03650367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Batkov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Batko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesplont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Vogt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12050576" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508529v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00292" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Toto Jamil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212264v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Gorp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benabou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tounzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boughanmi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Youssef" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faverolle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tec.2021.3050982" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Shihab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Bellu Arbenz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167761" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Youssef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167942" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101945" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071641" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02997792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Aydin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruzibaev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2945181" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166540" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0160" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166353" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02947808v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166526" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-191291" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194578v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arbenz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-191491" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Borsenberger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Baudouin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-170108" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Hussain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Lowther" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2837126" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736391v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Fratila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Tounzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dessoude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2648512" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282133v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2016.2622232" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mipo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-151988" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Ramarotafika" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2013-0125" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969639v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupr&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crevecoeur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854652v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaouim Tounzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641311317185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955989v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2196421" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2201734" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860718v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173473" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Korecki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2046316" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounas Bouaziz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004224" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3551A7F31EC349FA58847D462909AAC0B7BC7FB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172587v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Coulibaly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ployard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04842820v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700522" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879330v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drappier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10577022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ainouz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05561285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benabou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602272v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mohand Oussaid" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romary" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laloy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910787" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03675665v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermag42984.2021.9579804" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03272832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouaa Bahri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02948030v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cl&#233;net" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03273347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rasilo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03277831v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusibaev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969635v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512668v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425809v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002159" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969645v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Cyrille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot R&#233;gis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413451v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963521" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969637v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Ghorbanian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowther" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969646v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463136v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Cheaytani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2365355" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969656v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065248v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969692v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Fratila" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969690v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449098v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Capellan-Perez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447251v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Boloni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602294v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598424v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-benabou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0969-4435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070384207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219332304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05533954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar Jagannatha Rao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Saleh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Mohan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102700" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dancoisne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173311" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Aouali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.116599" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drappier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyomarch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Menach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Messal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3418077" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04839972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mohand Oussaid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Boughanmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17225684" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzamurro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzamurro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dusch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bou Matar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tiercelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3341634" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bekir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171619" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laloy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3334191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3330639" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Bekir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3333755" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Jamil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168901" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03650367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Batkov&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Batko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesplont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Vogt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12050576" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885030v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Toto Jamil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508529v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00292" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Gorp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benabou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tounzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boughanmi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23634-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Youssef" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faverolle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tec.2021.3050982" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Shihab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Bellu Arbenz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167761" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Youssef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167942" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101945" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071641" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02997792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Aydin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruzibaev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2945181" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166540" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0160" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166353" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02947808v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166526" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-191291" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194578v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arbenz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-191491" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Borsenberger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Baudouin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-170108" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Hussain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Lowther" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2837126" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736391v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Fratila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Tounzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dessoude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2648512" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282133v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2016.2622232" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mipo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-151988" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Ramarotafika" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crevecoeur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaouim Tounzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641311317185" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860744v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2013-0125" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2201734" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860718v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173473" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2196421" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Korecki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2046316" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounas Bouaziz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004224" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3551A7F31EC349FA58847D462909AAC0B7BC7FB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172587v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Coulibaly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ployard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879330v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drappier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10577022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ainouz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04842820v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700522" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828339v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05561285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benabou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602272v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mohand Oussaid" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romary" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laloy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910787" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03675665v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermag42984.2021.9579804" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03272832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouaa Bahri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02948030v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cl&#233;net" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03273347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rasilo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03277831v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusibaev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969635v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425809v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002159" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512668v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969637v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Ghorbanian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowther" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969645v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Cyrille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot R&#233;gis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963521" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969698v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463136v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461453v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Cheaytani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2365355" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065248v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969656v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969692v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Fratila" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969690v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449098v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Capellan-Perez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447251v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Boloni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602294v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598424v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>