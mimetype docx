--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1,10092 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10041 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelkader Benabou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdelkader-benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0969-4435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070384207</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">219332304</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=WKQGUOkAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of magnetic loss in ferromagnetic lamella using high sensitivity piezo-magnetic surface acoustic wave sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Marbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mazzamurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bou Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2026.117973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pre strain on magnetic ageing in Fe-Si steels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Kumar Jagannatha Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sruthi Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.102700. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale magnetic aging model: Precipitation kinetics and magnetic hysteresis coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dancoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 630, pp.173311. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron loss evaluation using infrared thermography imaging and inverse problem resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderezak Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 246, pp.116599. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2024.116599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic Models of Nonlinear Magnetic Behavior Laws for Finite Element Modeling of Iron Losses in a Toroidal Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyomarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (9), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2024.3418077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Annealing Impact on the Sensitivity of Piezomagnetic Surface Acoustic Waveguide to Applied Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Marbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mazzamurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bou Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202400306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-Region Losses in High-Power Electrical Machines: Impact of Material Thickness on Eddy Current Losses in Clamping Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mohand Oussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Boughanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17225684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and robust integration of SAW strain sensor through reflow soldering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Marbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzamurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bou Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2023.3341634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostrictive strain monitoring in Non-Oriented Si-Fe steels using a SAW resonator sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Marbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzamurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bou Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.171619. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.171619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04340590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load cell based on binocular test body and SAW strain sensor with a Radio-Frequency Reflectometry Read-Out System.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Marbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Boussatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Mazzamurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.177 - 183. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3334191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Magnetoelastic Coupling in Shear Surface Acoustic Waveguide Based on ST-Cut Quartz Substrate and Ni Thin Films With Uniaxial Magnetic Anisotropy Induced by Thermal Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Marbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Mazzamurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bou Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (12), pp.2505504. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2023.3330639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Magnetic Degradation Profile on the Cutting-Edge of Mechanically Cut Electrical Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissem Bekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3333755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the compaction process of electrical machines magnetic circuits and its detrimental effect on magnetic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.18983. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-23634-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the JMAK precipitation law in iron loss modelling to account for magnetic ageing effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryeme Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 547, pp.168901. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Microstructure on the Electromagnetic Behavior of Carbon Steel Wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Batková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Batko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mesplont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Crystals, 12 (5), pp.576. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst12050576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIM-like additive manufacturing of Fe3%Si magnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 564, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost 3D printing of metals using filled polymer pellets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quaegebeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e00292. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of magnetic properties degradation following industrial impregnation process of electrical steel laminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boughanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 563, pp.170008. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-dependent modelling of magnetic ageing of FeSi electrical steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryeme Toto Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 564 (Part. 1), pp.170051. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving global ferromagnetic characteristics of laminations by heterogeneous deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faverolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tec.2021.3050982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic ageing investigation of bulk low-carbon silicon steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryeme Toto Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Shihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Bellu Arbenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 527, pp.167761. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Industrial Impregnation Process on the Magnetic Properties of Electrical Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of laser powder bed fusion process conditions and resulting microstructures on the electromagnetic properties of a 16MnCr5 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Shihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.101945. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2021.101945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Quantity of Interest Error Estimate Based on Equilibrated Flux Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuqi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyang Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (6), pp.7402104. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3071641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Magneto-Mechanical Anisotropy of Steel Sheets in Electrical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugur Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruzibaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (2), pp.7509804. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2945181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the differential permeability and loss coefficients in Bertotti’s approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Shihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 503, pp.166540 -. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental set up for magnetomechanical measurements with a closed flux path sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faverolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.517-525. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/phys-2020-0160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on magnetic properties of inhomogeneous compressive stress in thickness direction of an electrical steel stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 500, pp.166353. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.166353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magneto-thermal characterization of bulk forged magnetic steel used in claw pole machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryeme Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Shihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Bellu Arbenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 502, pp.166526. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of punching on electrical machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (S1), pp.S107-S114. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jae-191291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an electrical and magnetic characterization device for massive parallelepiped specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryeme Toto Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arbenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1), pp.S31-S38. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jae-191491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of massive magnetic parts with a dedicated device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Borsenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faverolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (4), pp.457-472. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jae-170108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence in the Jiles–Atherton Model for Non-Oriented Electrical Steels: An Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Lowther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (11), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2837126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Loss Calculation in a Synchronous Generator Using Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Fratila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dessoude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (2), pp.640 - 648. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2017.2648512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Local Incremental Permeability of a Ferromagnetic Plate Based on a Four Needles Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arbenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faverolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2016.2622232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the local Electrical Properties of Electrical Machine Parts with non-Trivial Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arbenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faverolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (2&amp;3), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-151988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Jiles-Atherton model accounting for soft magnetic material properties variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Ramarotafika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (5), pp.1679 - 1691. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-04-2013-0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of anhysteretic magnetic curve using random inter-dependant coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Ramarotafika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Crevecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (1-2), pp.151-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic post-processing calculation of iron losses - application to a PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Fratila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Ramarotafika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaouim Tounzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.1383-1392. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641311317185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Linear Proper Generalized Decomposition method applied to the magnetic simulation of a SMC microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (11), pp.3242 - 3245. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2196421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling of Soft Magnetic Properties of Electrical Steels: Application to Stators of Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Ramarotafika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (10), pp.2573 - 2584. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2201734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the iron losses variability in stators of electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Ramarotafika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (4), pp.1629-1632. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis Phenomenon Implementation in FIT: Validation With Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Korecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ducreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (8), pp.3285-3288. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2046316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a hysteresis motor using the Jiles-Atherton model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounas Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (3), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2004224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie du stator d'une machine électrique de forte puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ployard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Aging of Non-Oriented Electrical Steels Subjected to Thermal Operating Conditions Encountered in Electrical Mobility Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Flux Screen and Clamping Materials on Eddy Current Losses in End Region of High-Power Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mohand Oussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Boughanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torino, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic Models of Nonlinear Magnetic Behavior Laws for Finite Element Modeling of Iron Losses in a Toroidal Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Drappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guyomarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rio de Janeiro, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers61879.2024.10577022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'hystérésis magnétique : Approche par réseaux neuronaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ainouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuqi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des pertes dans les plateaux et doigts de serrage dans les machines de fortes puissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mohand Oussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Boughanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP Lille, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless strain monitoring in non-oriented Si-Fe steel sheets using a SAW sensor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Marbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Mazzamurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bou Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissem Bekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, PRAGUE, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Losses in Fingers and Clamping Plates of High-Power Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mohand Oussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.2187-2192, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive manufacturing for soft magnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Magnetic Conference (INTERMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/intermag42984.2021.9579804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the magneto-mechanical anisotropy of steel sheets in electrical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugur Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruzibaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference on the Computation of Electromagnetic Fields (Compumag 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magneto-thermal characterization of bulk forged magnetic steel used in claw pole machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryeme Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Shihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Bellu Arbenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different meta-model techniques for torque optimization constrained by mechanical strength in automotive high-speed Spoke-type IPM machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouaa Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale model for magneto mechanical behaviour of ferromagnetic materials with hysteresis effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugur Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rasilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magneto-mechanical model accounting for Bloch walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugur Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rusibaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la taille de grain et de la déformation plastique sur un acier magnétique massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Borsenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Shihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slinky stator: The impact of manufacturing process on the magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faverolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Miami, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slinky stator : The impact of manufacturing process on the magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faverolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Miami, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iemdc.2017.8002159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Specific Magnetic Characterization dedicated to Manufactured Massive Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Borsenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faverolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International IGTE Symposium on Numerical Field calculation in electrical engineering (IGTE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Graz, Austria. pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the effects of temperature on magnetic and copper losses in electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Ghorbanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lowther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the analysis of the impact of the forging parameters on metallurgy and mechanical properties in case of solid electromagnetic manufactured parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Borsenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faverolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2016 (19th International ESAFORM Conference on Material Forming)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.130002, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Magnetic Characterization for Massive Magnetic Parts using an Electromagnet Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Borsenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigot Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faverolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGTE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the local incremental permeability of a ferromagnetic plate based on a four needles technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arbenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faverolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par éléments finis de la méthode des quatre pointes pour la caractérisation des propriétés électromagnétiques d’une plaque épaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arbenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faverolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numelec 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current computation in 2D-FEM for permanent magnet loss calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boughanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des pertes harmoniques dans les aimants permanents. Cas des machines synchrones a aimants déposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boughanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-Region Leakage Fluxes and Losses Analysis of Cage Induction Motors Using 3-D Finite-Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Cheaytani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dessoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2365355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-element investigation on zig-zag flux in squirrel cage induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Cheaytani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dessoude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche combinée expérimentale/numérique pour la mesure de la conductivité électrique locale avec minimisation de l'incertitude de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arbenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the local electrical properties of electrical machine parts with non-trivial geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arbenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faverolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2DM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear magnetization loss in sintered NdFeB magnet due to eddy current heat dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Fratila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation and measurement of eddy-current loss in NdFeB Magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Fratila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Mipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Ohrid, Macedonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la Loi de Comportement Macroscopique des SMC à Partir d’Imagerie au MEB : Etude de l’Influence des Conditions d’Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Capellan-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE 2010 (Matériaux pour le Génie Electrique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Computation in a MEMS Structure Using Adaptive Mesh Refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisc Boloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 Conference on the computation of electromagnetics fields, COMPUMAG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Florianopolis, Brazil. pp. 1016-1017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetoelastic coupling in shear surface acoustic waveguide based on ST-Cut Quartz substrate and Ni thin films.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Marbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Mazzamurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bou Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE APSCON 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Electronic conditionning for dynamic strain measurement using SAW resonator sensor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Marbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Boussatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Mazzamurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNE EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10147,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D9982FE"/>
+    <w:nsid w:val="7A260DD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10378,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-benabou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0969-4435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070384207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219332304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05533954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar Jagannatha Rao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Saleh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Mohan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102700" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dancoisne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173311" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Aouali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.116599" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drappier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyomarch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Menach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Messal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3418077" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04839972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mohand Oussaid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Boughanmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17225684" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzamurro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzamurro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dusch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bou Matar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tiercelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3341634" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bekir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171619" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laloy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3334191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3330639" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Bekir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3333755" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Jamil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168901" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03650367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Batkov&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Batko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesplont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Vogt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12050576" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885030v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Toto Jamil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508529v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00292" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Gorp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benabou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tounzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boughanmi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23634-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Youssef" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faverolle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tec.2021.3050982" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Shihab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Bellu Arbenz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167761" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Youssef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167942" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101945" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071641" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02997792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Aydin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruzibaev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2945181" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166540" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0160" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166353" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02947808v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166526" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-191291" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194578v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arbenz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-191491" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Borsenberger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Baudouin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-170108" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Hussain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Lowther" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2837126" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736391v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Fratila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Tounzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dessoude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2648512" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282133v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2016.2622232" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mipo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-151988" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Ramarotafika" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crevecoeur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaouim Tounzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641311317185" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860744v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2013-0125" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2201734" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860718v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173473" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2196421" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Korecki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2046316" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounas Bouaziz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004224" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3551A7F31EC349FA58847D462909AAC0B7BC7FB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172587v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Coulibaly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ployard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879330v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drappier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10577022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ainouz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04842820v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700522" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828339v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05561285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benabou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602272v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mohand Oussaid" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romary" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laloy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910787" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03675665v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermag42984.2021.9579804" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03272832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouaa Bahri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02948030v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cl&#233;net" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03273347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rasilo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03277831v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusibaev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969635v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425809v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002159" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512668v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969637v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Ghorbanian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowther" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969645v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Cyrille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot R&#233;gis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963521" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969698v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463136v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461453v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Cheaytani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2365355" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065248v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969656v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969692v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Fratila" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969690v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449098v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Capellan-Perez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447251v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Boloni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602294v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598424v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-benabou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0969-4435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070384207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219332304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=WKQGUOkAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Sanchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzamurro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117973" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05533954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar Jagannatha Rao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Saleh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Mohan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102700" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dancoisne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173311" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Aouali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.116599" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drappier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyomarch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Menach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Messal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3418077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579791v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04839972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mohand Oussaid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Boughanmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17225684" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzamurro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dusch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bou Matar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tiercelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3341634" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bekir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171619" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laloy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3334191" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3330639" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Bekir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3333755" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23634-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Jamil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168901" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03650367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Batkov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Batko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesplont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Vogt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12050576" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170104" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508529v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00292" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212264v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Gorp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benabou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tounzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boughanmi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Toto Jamil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Youssef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faverolle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tec.2021.3050982" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Shihab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Bellu Arbenz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167761" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Youssef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167942" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupuy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101945" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3071641" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02997792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Aydin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruzibaev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2945181" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489781v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0160" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166353" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02947808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166526" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-191291" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194578v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arbenz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-191491" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Borsenberger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Baudouin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-170108" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Hussain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Lowther" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2837126" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Fratila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Tounzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dessoude" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2648512" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282133v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2016.2622232" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mipo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-151988" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860744v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Ramarotafika" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2013-0125" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969639v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crevecoeur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854652v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaouim Tounzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641311317185" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2196421" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2201734" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860718v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173473" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088270v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Korecki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2046316" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203640v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounas Bouaziz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004224" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3551A7F31EC349FA58847D462909AAC0B7BC7FB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172587v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Coulibaly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ployard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04842820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700522" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drappier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10577022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828342v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ainouz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05561285v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benabou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602272v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292303v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mohand Oussaid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laloy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910787" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03675665v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermag42984.2021.9579804" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03272832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02948030v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cl&#233;net" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427057v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Huang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouaa Bahri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03273347v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rasilo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03277831v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusibaev" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983350v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969635v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425809v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002159" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969637v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Ghorbanian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowther" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413451v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963521" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969645v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Cyrille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot R&#233;gis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969646v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969698v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463136v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461453v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969686v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Cheaytani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevallier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2365355" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969638v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065248v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969692v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Fratila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969690v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449098v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Capellan-Perez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447251v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Boloni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602294v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598424v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>