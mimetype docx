--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -2869,269 +2869,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Performance and Profit Oriented Data Replication Strategy for Cloud System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riad Mokadem</w:t>
+                <w:t xml:space="preserve">Adaptive Join Operator for Federated Queries over Linked Data Endpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damla Oğuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoyi Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebnem Bora</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgin Ergenç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oguz Dikenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Cloud and Big Data Computing (CBDCom 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp. 780-787</w:t>
+              <w:t xml:space="preserve">20th East-European Conference on Advances in Databases and Information Systems (ADBIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic. pp. 275-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690142v1</w:t>
+                <w:t xml:space="preserve">hal-01474885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Join Operator for Federated Queries over Linked Data Endpoints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shaoyi Yin</w:t>
+                <w:t xml:space="preserve">A Performance and Profit Oriented Data Replication Strategy for Cloud System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uras Tos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oguz Dikenelli</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolga Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebnem Bora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th East-European Conference on Advances in Databases and Information Systems (ADBIS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic. pp. 275-290</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Cloud and Big Data Computing (CBDCom 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp. 780-787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474885v1</w:t>
+                <w:t xml:space="preserve">hal-01690142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data Management in the Cloud: Evolution or Crossroad?</w:t>
               </w:r>
@@ -4354,1195 +4354,1363 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (12)</w:t>
+        <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems; Vol. LV, LNCS 14280</w:t>
+                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems. Vol. LVIII, LNCS 16080</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Min Tjoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer Berlin Heidelberg, 2023, Lecture Notes in Computer Science, 978-3-662-68099-5. </w:t>
+              <w:t xml:space="preserve">Springer,, 2026, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-72116-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741230v1</w:t>
+                <w:t xml:space="preserve">hal-05586222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems. Vol. LIII, LNCS 13840</w:t>
+                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems. Vol. LVII, LNCS 14970.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Min Tjoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Berlin Heidelberg, 2025, Lecture Notes in Computer Science, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-70140-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044446v1</w:t>
+                <w:t xml:space="preserve">hal-05586210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems. Vol. LII, LNCS 13470</w:t>
+                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems. Vol. LIII, LNCS 13840</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Min Tjoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Min Tjoa</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 978-3-662-66145-1</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842710v1</w:t>
+                <w:t xml:space="preserve">hal-04044446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems. Vol. L, LNCS 12930</w:t>
+                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems; Vol. LV, LNCS 14280</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Min Tjoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Springer Berlin Heidelberg, 2023, Lecture Notes in Computer Science, 978-3-662-68099-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746840v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems; Vol. XLVI, LNCS 12410</w:t>
+                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems. Vol. LII, LNCS 13470</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a Min Tjoa</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Min Tjoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-62386-2⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-3-662-66145-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179789v1</w:t>
+                <w:t xml:space="preserve">hal-03842710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems, Vol. XLIII, LNCS 12130</w:t>
+                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems. Vol. L, LNCS 12930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Min Tjoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer Berlin Heidelberg, 2020, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748277v1</w:t>
+                <w:t xml:space="preserve">hal-04746840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems, Vol. XL, LNCS 11360</w:t>
+                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems; Vol. XLVI, LNCS 12410</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a Min Tjoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12410, 2020, LNCS, 978-3-662-62385-5. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Wagner</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-58664-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-62386-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748298v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems, Vol. XLII, LNCS 11860</w:t>
+                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems, Vol. XLIII, LNCS 12130</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-60531-8⟩</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Min Tjoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Berlin Heidelberg, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-62199-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748236v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database and Expert Systems Applications - Proceedings (Part 1 et 2) of 29th International Conference, DEXA 2018, Regensburg, 03/09/2018 - 06/09/2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems, Vol. XL, LNCS 11360</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Berlin Heidelberg, 2019, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Hartmann</w:t>
-[...73 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-58664-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033974v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue: Elastic Data Management in Cloud Systems</w:t>
+                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems, Vol. XLII, LNCS 11860</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Berlin Heidelberg, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-60531-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109260v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database and Expert Systems Applications - 28th International Conference, DEXA 2017, Part 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Database and Expert Systems Applications - Proceedings (Part 1 et 2) of 29th International Conference, DEXA 2018, Regensburg, 03/09/2018 - 06/09/2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Pernuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hartmann, Sven; Ma, Hua; Hameurlain, Abdelkader; Pernuel, Günther; Wagner, Roland. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamal Benslimane</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11029 (Part 1) et 11030 (Part 2), 2018, Lecture Notes in Computer Science book series (LNCS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857552v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Special Issue: Elastic Data Management in Cloud Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abdelkader Hameurlain; Riad Mokadem. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRL Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32 (4), 2017, International Journal of Computer Systems Science and Engineering, ISSN: 0267-6192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Database and Expert Systems Applications - 28th International Conference, DEXA 2017, Part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Grosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit P. Sheth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Database and Expert Systems Applications - 28th International Conference, DEXA 2017, Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Grosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit P. Sheth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5552,156 +5720,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Reservation System for Multi-tenant DBMSs through SLA Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzieh Derakhshannia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Elhaddadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRIT - Institut de Recherche en Informatique de Toulouse. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MTD-DS: an SLA-aware Decision Support Benchmark for Multi-tenant Parallel DBMSs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoyi Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5736,73 +5904,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRIT/RR--2023--05--FR, IRIT - Institut de Recherche en Informatique de Toulouse. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Elastic Data Replication Strategy with Performance and Availability Guarantees in Cloud Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5815,73 +5983,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRIT. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Hybrid Method to Robust Query Processing with Respect to Estimation Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5907,73 +6075,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Estimation Inaccuracy in Query Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5999,73 +6167,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT : Institut en Recherche Informatique de Toulouse. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLA-driven Cost-effective Query Optimization for Multi-tenant DBMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoyi Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6091,73 +6259,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT/RR–2016–07–FR, IRIT : Institut de Recherche Informatique de Toulouse. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic replication strategies in data grid systems: A survey (Rapport de recherche IRIT))</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uras Tos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6166,116 +6334,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayav Tolga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Sebnem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche Informatique de Toulouse. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Federated Query Processing on Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damla Oguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6327,73 +6495,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Query Optimization Methods With Respect to Estimation Errors: A Survey (Rapport de recherche IRIT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoyi Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6419,73 +6587,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche Informatique de Toulouse. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Data Manipulation Languages in Cloud Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6498,65 +6666,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6703,51 +6871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez-Gil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Mokadem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef K&#252;ng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2023.102155" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez Gil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kueng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2022.125135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-021-00263-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uras Tos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Ayav" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-020-05544-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Kandi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01501-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.110447" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2019.102748" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319756v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2817235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305792v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla Oguz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgin Ergen&#231;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Dikenelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2017070103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Bora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-017-1507-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Moumen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2854006.2854012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Cokuslu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayhan Erciyes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla O&#287;uz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888915000107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2010.034084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Samad Mahmoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2008.018889" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wehrle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2007.897477" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El Danaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3694860.3694866" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien T Wojtowicz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData55660.2022.10020835" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03428073v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD53861.2021.00052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45817-5_28" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Epimakhov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-254-7-169" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouad Benachir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Hosseini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080719" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648948" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-161-8-29" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439748v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pierkot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raynal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04741230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Min Tjoa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-66863-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Min Tjoa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-66146-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746840v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179789v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Min Tjoa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62386-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62199-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748298v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wagner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-58664-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60531-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hartmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Ma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Pernuel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-98809-2 https://www.springer.com/gp/book/9783319988115" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crl-publishing.co.uk/csse-journal/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Damiani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grosky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit P. Sheth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857556v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Derakhshannia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Elhaddadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312262v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109256v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155069v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayav Tolga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Sebnem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230707v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez-Gil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Mokadem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef K&#252;ng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2023.102155" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez Gil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kueng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2022.125135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-021-00263-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uras Tos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Ayav" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-020-05544-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Kandi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01501-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.110447" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2019.102748" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319756v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2817235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305792v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla Oguz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgin Ergen&#231;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Dikenelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2017070103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Bora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-017-1507-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Moumen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2854006.2854012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Cokuslu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayhan Erciyes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla O&#287;uz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888915000107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2010.034084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Samad Mahmoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2008.018889" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wehrle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2007.897477" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El Danaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3694860.3694866" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien T Wojtowicz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData55660.2022.10020835" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03428073v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD53861.2021.00052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45817-5_28" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Epimakhov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-254-7-169" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouad Benachir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Hosseini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080719" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648948" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-161-8-29" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439748v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pierkot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raynal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Min Tjoa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72116-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-70140-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-66863-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04741230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Min Tjoa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-66146-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Min Tjoa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62386-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62199-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wagner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-58664-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60531-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hartmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Ma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Pernuel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-98809-2 https://www.springer.com/gp/book/9783319988115" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crl-publishing.co.uk/csse-journal/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Damiani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grosky" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit P. Sheth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387681v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Derakhshannia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Elhaddadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312262v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155069v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayav Tolga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Sebnem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>