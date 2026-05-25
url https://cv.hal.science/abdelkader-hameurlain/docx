--- v1 (2026-04-17)
+++ v2 (2026-05-25)
@@ -2869,269 +2869,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Join Operator for Federated Queries over Linked Data Endpoints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shaoyi Yin</w:t>
+                <w:t xml:space="preserve">A Performance and Profit Oriented Data Replication Strategy for Cloud System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uras Tos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oguz Dikenelli</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolga Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebnem Bora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th East-European Conference on Advances in Databases and Information Systems (ADBIS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic. pp. 275-290</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Cloud and Big Data Computing (CBDCom 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp. 780-787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474885v1</w:t>
+                <w:t xml:space="preserve">hal-01690142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Performance and Profit Oriented Data Replication Strategy for Cloud System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riad Mokadem</w:t>
+                <w:t xml:space="preserve">Adaptive Join Operator for Federated Queries over Linked Data Endpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damla Oğuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoyi Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebnem Bora</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgin Ergenç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oguz Dikenelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Cloud and Big Data Computing (CBDCom 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp. 780-787</w:t>
+              <w:t xml:space="preserve">20th East-European Conference on Advances in Databases and Information Systems (ADBIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic. pp. 275-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690142v1</w:t>
+                <w:t xml:space="preserve">hal-01474885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data Management in the Cloud: Evolution or Crossroad?</w:t>
               </w:r>
@@ -4472,51 +4472,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05586222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems. Vol. LVII, LNCS 14970.</w:t>
+                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems.Vol. LVII, LNCS 14970.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Min Tjoa</w:t>
@@ -4883,389 +4883,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems; Vol. XLVI, LNCS 12410</w:t>
+                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems, Vol. XLIII, LNCS 12130</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Min Tjoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Berlin Heidelberg, 2020, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a Min Tjoa</w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-62386-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-62199-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179789v1</w:t>
+                <w:t xml:space="preserve">hal-04748277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems, Vol. XLIII, LNCS 12130</w:t>
+                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems; Vol. XLVI, LNCS 12410</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Springer Berlin Heidelberg, 2020, </w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a Min Tjoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12410, 2020, LNCS, 978-3-662-62385-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-62199-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-62386-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748277v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems, Vol. XL, LNCS 11360</w:t>
+                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems, Vol. XLII, LNCS 11860</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Wagner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Berlin Heidelberg, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-58664-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-60531-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748298v1</w:t>
+                <w:t xml:space="preserve">hal-04748236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems, Vol. XLII, LNCS 11860</w:t>
+                <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems, Vol. XL, LNCS 11360</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Wagner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Berlin Heidelberg, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-60531-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-58664-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748236v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database and Expert Systems Applications - Proceedings (Part 1 et 2) of 29th International Conference, DEXA 2018, Regensburg, 03/09/2018 - 06/09/2018</w:t>
               </w:r>
@@ -6871,51 +6871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez-Gil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Mokadem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef K&#252;ng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2023.102155" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez Gil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kueng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2022.125135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-021-00263-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uras Tos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Ayav" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-020-05544-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Kandi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01501-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.110447" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2019.102748" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319756v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2817235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305792v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla Oguz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgin Ergen&#231;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Dikenelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2017070103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Bora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-017-1507-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Moumen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2854006.2854012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Cokuslu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayhan Erciyes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla O&#287;uz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888915000107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2010.034084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Samad Mahmoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2008.018889" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wehrle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2007.897477" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El Danaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3694860.3694866" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien T Wojtowicz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData55660.2022.10020835" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03428073v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD53861.2021.00052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45817-5_28" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Epimakhov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-254-7-169" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouad Benachir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Hosseini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080719" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648948" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-161-8-29" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439748v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pierkot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raynal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Min Tjoa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72116-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-70140-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-66863-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04741230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Min Tjoa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-66146-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Min Tjoa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62386-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62199-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wagner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-58664-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60531-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hartmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Ma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Pernuel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-98809-2 https://www.springer.com/gp/book/9783319988115" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crl-publishing.co.uk/csse-journal/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Damiani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grosky" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit P. Sheth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387681v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Derakhshannia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Elhaddadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312262v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155069v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayav Tolga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Sebnem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez-Gil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Mokadem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef K&#252;ng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2023.102155" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez Gil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kueng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2022.125135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-021-00263-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uras Tos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Ayav" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-020-05544-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Kandi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01501-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.110447" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2019.102748" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319756v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2817235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305792v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla Oguz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgin Ergen&#231;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Dikenelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2017070103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Bora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-017-1507-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Moumen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2854006.2854012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Cokuslu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayhan Erciyes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla O&#287;uz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888915000107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2010.034084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Samad Mahmoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2008.018889" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wehrle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2007.897477" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El Danaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3694860.3694866" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien T Wojtowicz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData55660.2022.10020835" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03428073v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD53861.2021.00052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45817-5_28" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Epimakhov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-254-7-169" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouad Benachir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Hosseini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080719" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648948" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-161-8-29" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439748v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pierkot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raynal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Min Tjoa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72116-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-70140-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-66863-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04741230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Min Tjoa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-66146-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62199-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Min Tjoa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62386-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wagner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60531-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-58664-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hartmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Ma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Pernuel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-98809-2 https://www.springer.com/gp/book/9783319988115" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crl-publishing.co.uk/csse-journal/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Damiani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grosky" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit P. Sheth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387681v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Derakhshannia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Elhaddadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312262v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155069v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayav Tolga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Sebnem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>