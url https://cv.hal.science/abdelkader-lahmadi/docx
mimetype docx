--- v0 (2026-03-23)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelkader Lahmadi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Reinforcement Learning for Traffic Engineering in Programmable Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ríos-Guiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F.Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio A Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/comst.2025.3632870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ML Models for Detecting QoE Degradation in Low-Latency Applications: A Cloud-Gaming Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Roman Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2023.3293806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of lightweight cryptographic algorithms for wireless IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Sleem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (8), pp.3453-3476. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-022-03046-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement and deep reinforcement learning for wireless Internet of Things: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Said Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.98-113. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2021.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-Based Synthesis of Chains of Security Functions for Software-Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications of the EASST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 076, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14279/tuj.eceasst.76.1075.1042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Information Centric Networking in Internet of Things: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-018-6104-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Automated Exploit Prevention from Known Vulnerabilities in Voice Over IP Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2012.011812.110125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP : un environnement de protection pour la voix sur IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, INNOVATION, IN 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et société : Sécuriser les téléphones portables : entretien avec Olivier Festor et Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dieu et la science : pourquoi la religion est inutile pour expliquer l'Univers, 447 décembre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des délais dans les applications de supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Supervision et sécurité dans les grands réseaux, 28 (4/2009), pp.479 - 502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of SNMP performance analysis studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schönwälder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (6), pp.527-548. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nem.729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAID: Root cause Anomaly Identification and Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Roman Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2025 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. pp.438-455, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-72243-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Taxonomy Vulnerability Classification with Hierarchically Finetuned Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Rekbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">To appear at DIMVA 2026 - Conference on Detection of Intrusions and Malware and Vulnerability Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-CVX: A Benchmarking Framework for Assessing the Offensive Potential of LLMs in Exploiting CVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine El Yagouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zakroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISec 2025 - 18 th ACM Workshop on Artificial Intelligence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Oct 2025, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3733799.3762978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROSCA: Robust and Scalable Security Alert Correlation and Prioritisation using the MITRE ATT&amp;CK Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATCH 2025 - First International Workshop on Analytics, Telemetry, and Cybersecurity for HPCC (High Performance Computing and Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3733826.3762680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and Generalizable RL Agents for Attack Path Discovery via Continuous Invariant Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 28th International Symposium on Research in Attacks, Intrusions and Defenses (RAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Gold Coast, Australia. pp.440-457, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAID67961.2025.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for In-Network Placement of ACL Rules Under Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafik Zahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2025 - 21st International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating LLMs Efficiency Using Successive Attempts on Binary-Outcome Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine El Yagouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zakroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN-RJCRI-RECITAL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), Jun 2025, Marseille, France. pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-Driven Causal Discovery for Monitoring Metrics in Computing Continuum Systems: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Atwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2025 - IEEE 50th Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sydney, Australia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN65610.2025.11146314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343924v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATS: Contrastive learning for Anomaly detection in Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Roman Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Washinghton DC, United States. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing 5G Connectivity for Urbanloop: a Pod-based Autonomous Railway Transport System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runbo Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mangeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 102nd Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Vehicular Technology Society, Oct 2025, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of Distributed Cooperative Microgrid Control Systems via Deep Reinforcement Learning to Mitigate Synchronization Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kpoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Degila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids (SmartGridComm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, North York, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm65349.2025.11204592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-Based Reconfiguration of Distributed and Cooperative Microgrid Control Systems for Mitigating Synchronization Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kpoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Degila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cyber Security and Resilience (CSR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London, France. pp.789-794, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSR61664.2024.10679389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Network ACL Rules Placement using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafik Zahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Mediterranean Conference on Communications and Networking (MeditCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, Spain. pp.341-346, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MeditCom61057.2024.10621188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of Ransomware Vulnerabilities Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Osmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012378700003648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Band ARP-based Man-in-the-Middle Attack Detection Using P4 Programmable Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexánder Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Felipe Botero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Latin-American Conference on Communications (LATINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Medellin, Colombia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATINCOM62985.2024.10770688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnet: Learning Navigation in an Attack Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo d'Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 10th International Conference on Network Softwarization (NetSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Louis, MO, United States. pp.393-398, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NetSoft60951.2024.10588918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based Mitigation of Synchronization Attacks on Distributed and Cooperative Controls in Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kpoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Degila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2024-2024 IEEE Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Seoul, South Korea. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS59830.2024.10575853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Deep Reinforcement Learning for Cyber-Attack Paths Prediction: Formulation, Generalization, and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Symposium on Research in Attacks, Intrusions and Defenses (RAID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Padua, Italy. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678890.3678902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study of Denial of Service Attacks on a 5G COTS Hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 7th Cyber Security in Networking Conference (CSNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montreal, Canada. pp.12-18, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNet59123.2023.10339752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Testbed for 5G Network Security Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2023 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Miami, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS56928.2023.10154283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Placement of In-Network ACL Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafik Zahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 9th International Conference on Network Softwarization (NetSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain. pp.486-491, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NetSoft57336.2023.10175436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Unsupervised Machine Learning solutions for Anomaly Detection in Cloud Gaming Sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 18th International Conference on Network and Service Management (CNSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.367-373, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CNSM55787.2022.9964533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Distributing and Updating In-Network Management Rules for Software Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2022-2022 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Budapest, Hungary. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Attribute Monitoring for Anomaly Detection: a Reinforcement Learning Approach based on Unsupervised Reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Said Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2021 - 10th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HSL: a Cyber Security Research Facility for Sensitive Data Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISSECT - 7th IEEE/IFIP Workshop on Security for Emerging Distributed Network Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Reinforcement Learning for Adaptive Monitoring of Low-Power IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Said Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Thessaloniki (Virtual), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distribution of Security Policy Filtering Rules in Software Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2020 - 19th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management plane for differential privacy preservation through smart contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Kräussl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2020 - 17th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Antalya / Virtual, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Mask: An efficient rule encoding for Software Defined Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2020 - 23rd Conference on Innovation in Clouds, Internet and Networks and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. pp.186--193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting a Stealthy Attack in Distributed Control for Microgrids using Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Industrial Cyber-Physical Systems (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere (online), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MitM Attack Detection in BLE Networks using Reconstruction and Classification Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Heraief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLCS 2020 - 2nd Workshop on Machine Learning for Cybersecurity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPONGE: Software-Defined Traffic Engineering to Absorb Influx of Network Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihabur Rahman Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2019 - 44th IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Factorization of Security Chains in Software-Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE IM 2019 - IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool Suite for the Automated Synthesis of Security Function Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE IM 2019 - IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Synchronization Attacks on Distributed and Cooperative Control in Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2019 - The 16th IFIP/IEEE Symposium on Integrated Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synaptic: A formal checker for SDN-based security policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Synchronization Attacks on Distributed and Cooperative Control in Microgrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Data Analysis of a Network Telescope Traffic and Prediction of Port Probing Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zakroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Houmz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Mezzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISI 2018 - IEEE Intelligence and Security Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-Based Synthesis of Chains of Security Functions for Software-Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVOCS 2018 - 18th International Workshop on Automated Verification of Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-Wide Scanners Classification using Gaussian Mixture and Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2018 - 9th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a management plane for smart contracts: Ethereum case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuMa: A Multi-layer Framework for Threat Analysis in a Heterogeneous Log Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Lagraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international symposium on foundations and practice of security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France. pp.144-159, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75650-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of SDN policies for protecting Android environments based on automata learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Controller to Take Over a Z-Wave Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black Hat Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, London, United Kingdom. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Verification of Security Chains in Software-Defined Networks with Synaptic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSoft 2017 - IEEE Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bologna, Italy. 9pp., </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2017.8004195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BotGM: Unsupervised Graph Mining to Detect Botnets in Traffic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Lagraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hammerschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNet 2017 - 1st Cyber Security in Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Internet Scanning for Assessing Industrial Systems Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cupif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on TRaffic Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of IP scanning activities with Hidden Markov Models: Darknet case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Analysis and Visualisation of Network Monitoring Data: Darknet case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Coudriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Information Forensics and Security - WIFS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Markov Chain Models from Protocol Execution Traces for End to End Delay Evaluation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WFCS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS.2015.7160562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cloud-Based Compositions of Security Functions For Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management (IM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and Dynamic Security Functions Chaining For Android Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE/In Assoc. with ACM SIGCOMM International Conference on Network and Service Management (CNSM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Securing New Functions Deployed in a Virtualized Networking Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bettan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Security Testing and Monitoring: STAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on Availability, Reliability and Security (ARES), Aug 2015, Toulouse, France. pp.741 - 748, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2015.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named data aggregation in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network Operations and Management Symposium (NOMS), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, cracovie, Poland. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2014.6838364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards performance analysis of wireless sensor networks using Process Mining Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Madère, Portugal. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing Mobile Security in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Brno, Czech Republic. pp.69-73, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-43862-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical analysis of Android logs using self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.1802 - 1807, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdOut: un service de crowdsourcing pour la sécurité routière dans les villes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Performance Analysis of Wireless Sensor Networks Using Process Mining Techniques: ContikiMAC Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marina del Rey, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS.2014.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement-based Analysis of the Effect of Duty Cycle in IEEE 802.15.4 MAC Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCPS - 1st International Workshop on Compressive Sensing in Cyber-Physical Systems - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détection automatique des applications malveillantes dans les environnements Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob - 9èmes journées francophones Mobilité et Ubiquité - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Gap Between Mathematical Modeling and Measurement Analysis for Performance Evaluation of the 802.15.4 MAC Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTN - 12th International Workshop on Real-Time Networks - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Monitoring in 6LoWPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM - 9th International Conference on Network and Service Management - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zürich, Oct 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Testing Framework for Discovering Vulnerabilities in 6LoWPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing based Roles Assignment for Monitoring 6LowPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Networking (ComNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2012.6217745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Analytical and Simulation Approaches for Estimating End-to-End Delay in Multi-hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, May 2012, Hangzhou, China. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinky: Defending Against Text-based Message Spam on Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications ICC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YANG-Based Configuration Modeling - The SecSIP IPS Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de politiques de sécurité pour SecSIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeTo: An Exploit Prevention Language from Known Vulnerabilities in SIP Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium - NOMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Osaka, Japan. pp.216-223, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2010.5488464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of an Analytical Model to Evaluate Monitoring Frameworks Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Networks - ICN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Network and Service Monitoring Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE International Symposium on Integrated Network Management - IM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSip: A Stateful Firewall for SIP-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE International Symposium on Integrated Network Management - IM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la variation des délais dans les applications de supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Doctorales En Informatique et Réseaux - JDIR'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle analytique pour l'évaluation de la supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Francophone de Gestion de Réseaux et de Services - GRES 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00190899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Management Instrumentation Models on Web Server Performance: A JMX Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Domain Management, First International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72986-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Performance Evaluation of the Network and Service Management Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Domain Management - First International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway. pp.156-159, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72986-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du passage à l'échelle des systèmes de gestion : métriques et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Delays in Management Frameworks: Metrics, Models and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP/IEEE International Workshop on Distributed Systems: Operations and Management - DSOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Dublin/Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de benchmarking des pratiques de gestion basées sur un middleware JMX pour les services et les applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies de la Répartion - NOTERE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS et l'ENSICA, Jun 2006, Toulouse/France, pp.145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Management on the Performance of a Managed System: A JMX-Based Management Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP/IEEE International Workshop on Distributed Systems: Operations and Management - Management of Ambient Networks - DSOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de Catalunya, Oct 2005, Barcelona/Spain, pp.24--35, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11568285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et résistance au facteur d'échelle d'un agent de supervision basé sur JMX : Méthodologie et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRES 2005 : Gestion de REseaux et de Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe SIERA / IRIT, Toulouse, France, Feb 2005, Luchon, France, pp.269-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade : diffusion multicast sécurisée d'un flux multimédia multi-sources séquentielles dans un environnement ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux/France, pp.531--546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des implémentations IPsec pour IPv6: intéropérabilité et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontre Francophone sur Sécurité et Architecture Réseaux - SAR'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'architecture active AMAM pour le support des services de sécurité multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Sallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur la Gestion de Réseaux Et de Services - GRES'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Fortaleza, Ceara, Brésil, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure SSM Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Networks - ICON'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Singapore, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-SSM : Sécurisation d'une architecture SSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Montréal, Canada, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for Automated Cyber-Attack Path Prediction in Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geilo Winter School 2024 - Graphs and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Geilo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and troubleshooting of cloud gaming applications on mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Roman Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference (TMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2-D2: Filter Rule set Decomposition and Distribution in Software Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2020 - 16th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Izmir/Virtual, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Range Rules for Packet Filtering Using a Double Mask Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for the analysis and visualization of network flow data of android environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. 2015, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INM.2015.7140443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCNx in Every Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNx Community Meeting - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, INRIA Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical security analysis of IoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Analysis of Internet of Things Devices: Hands-on lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2018 - 12th International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powering Monitoring Analytics with ELK stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Autonomous Infrastructure, Management and Security (AIMS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ghent, Belgium. 9th International Conference on Autonomous Infrastructure, Management and Security (AIMS 2015), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ransomware Analysis: Knowledge Extraction and Classification for Advanced Cyber Threat Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, pp.112, 2024, 9781003528999. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003528999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Orchestration of Security Chains Driven by Process Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Networks and Service Management in the Era of Artificial Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2021, 978-1-119-67550-1. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119675525.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThreatPredict: From Global Social and Technical Big Data to Cyber Threat Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Mezzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen M Carley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Technologies for Security Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-54, 2020, Advanced Technologies for Security Applications. Proceedings of the NATO Science for Peace and Security 'Cluster Workshop on Advanced Technologies, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2021-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-implemented method for testing the cybersecurity of a target environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022023671A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 DOTS Signal Option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovane M. Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending IP Flow-Based Network Monitoring with Location Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hofstede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879567v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Year Report on Automated Configuration and Repair (Deliverable D6.1, Flamingo NoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodosek Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthéa Mayzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurel Gaetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Elements for device location in IPFIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Range Rules for Packet Filtering Using Double Mask Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102225v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying Security Requirements of an IoT device using SCUBA Tool Suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Inria Nancy - Grand Est (Villers-lès-Nancy, France); In collaboration with Red Alert Labs. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Testbed and Methodology for Security Analysis of SCADA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0443, INRIA. 2013, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCNx for Contiki: implementation details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0432, INRIA. 2012, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeTo: reference manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-7816, 2011, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a fuzzing tool for the 6LoWPAN protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-7817, 2011, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP Technical Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0393, INRIA. 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP User Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0394, INRIA. 2010, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Development of a Stateful Firewall for SIP-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des critères à la gestion par délégation : application à JMX & évaluation de l'approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] RNRT-AMARILLO-L.2.1.2, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A JMX benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de performance des architectures de gestion de réseaux : état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5598, INRIA. 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et analyse des critères d'évaluation de performance des architectures de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] RNRT-AMARILLO-L2.1.1, 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion multicast sécurisée dans un environnement Ad-Hoc (1 vers n séquentiel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5310, INRIA. 2004, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of a network monitoring tool with IPv6 features (Ntop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0292, INRIA. 2004, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et tests d'interopérabilité des différentes implémentations d'IPsec sous IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A03-R-031 || lahmadi03a, 2003, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur les performances de la sécurisation d'IPv6 par IPsec dans un réseau Gigabit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A03-R-097 || lahmadi03c, 2003, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using COPS for managing Active Network Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0270, INRIA. 2002, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un prototype du protocole Baal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A01-R-393 || lahmadi01a, 2001, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances des fonctions et architectures de supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Nancy II, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00208049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the Monitoring and Security of Networked Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Lorraine (UL), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04984019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated mapping of CVE vulnerabilties to MITRE ATT&CK Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951196v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une couche de communication CCN pour les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelkader Lahmadi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Reinforcement Learning for Traffic Engineering in Programmable Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ríos-Guiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F.Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio A Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/comst.2025.3632870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ML Models for Detecting QoE Degradation in Low-Latency Applications: A Cloud-Gaming Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Roman Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2023.3293806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of lightweight cryptographic algorithms for wireless IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Sleem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (8), pp.3453-3476. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-022-03046-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement and deep reinforcement learning for wireless Internet of Things: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Said Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.98-113. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2021.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-Based Synthesis of Chains of Security Functions for Software-Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications of the EASST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 076, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14279/tuj.eceasst.76.1075.1042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Information Centric Networking in Internet of Things: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-018-6104-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Automated Exploit Prevention from Known Vulnerabilities in Voice Over IP Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2012.011812.110125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP : un environnement de protection pour la voix sur IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, INNOVATION, IN 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et société : Sécuriser les téléphones portables : entretien avec Olivier Festor et Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dieu et la science : pourquoi la religion est inutile pour expliquer l'Univers, 447 décembre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des délais dans les applications de supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Supervision et sécurité dans les grands réseaux, 28 (4/2009), pp.479 - 502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of SNMP performance analysis studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schönwälder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (6), pp.527-548. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nem.729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAID: Root cause Anomaly Identification and Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Roman Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2025 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. pp.438-455, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-72243-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Taxonomy Vulnerability Classification with Hierarchically Finetuned Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Rekbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">To appear at DIMVA 2026 - Conference on Detection of Intrusions and Malware and Vulnerability Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-CVX: A Benchmarking Framework for Assessing the Offensive Potential of LLMs in Exploiting CVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine El Yagouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zakroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISec 2025 - 18 th ACM Workshop on Artificial Intelligence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Oct 2025, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3733799.3762978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and Generalizable RL Agents for Attack Path Discovery via Continuous Invariant Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 28th International Symposium on Research in Attacks, Intrusions and Defenses (RAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Gold Coast, Australia. pp.440-457, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAID67961.2025.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROSCA: Robust and Scalable Security Alert Correlation and Prioritisation using the MITRE ATT&amp;CK Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATCH 2025 - First International Workshop on Analytics, Telemetry, and Cybersecurity for HPCC (High Performance Computing and Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3733826.3762680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for In-Network Placement of ACL Rules Under Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafik Zahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2025 - 21st International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating LLMs Efficiency Using Successive Attempts on Binary-Outcome Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine El Yagouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zakroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN-RJCRI-RECITAL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), Jun 2025, Marseille, France. pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-Driven Causal Discovery for Monitoring Metrics in Computing Continuum Systems: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Atwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2025 - IEEE 50th Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sydney, Australia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN65610.2025.11146314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343924v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATS: Contrastive learning for Anomaly detection in Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Roman Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Washinghton DC, United States. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing 5G Connectivity for Urbanloop: a Pod-based Autonomous Railway Transport System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runbo Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mangeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 102nd Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Vehicular Technology Society, Oct 2025, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of Distributed Cooperative Microgrid Control Systems via Deep Reinforcement Learning to Mitigate Synchronization Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kpoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Degila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids (SmartGridComm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, North York, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm65349.2025.11204592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-Based Reconfiguration of Distributed and Cooperative Microgrid Control Systems for Mitigating Synchronization Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kpoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Degila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cyber Security and Resilience (CSR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London, France. pp.789-794, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSR61664.2024.10679389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Band ARP-based Man-in-the-Middle Attack Detection Using P4 Programmable Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexánder Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Felipe Botero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Latin-American Conference on Communications (LATINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Medellin, Colombia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATINCOM62985.2024.10770688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Network ACL Rules Placement using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafik Zahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Mediterranean Conference on Communications and Networking (MeditCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, Spain. pp.341-346, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MeditCom61057.2024.10621188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of Ransomware Vulnerabilities Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Osmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012378700003648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnet: Learning Navigation in an Attack Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo d'Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 10th International Conference on Network Softwarization (NetSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Louis, MO, United States. pp.393-398, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NetSoft60951.2024.10588918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based Mitigation of Synchronization Attacks on Distributed and Cooperative Controls in Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kpoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Degila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2024-2024 IEEE Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Seoul, South Korea. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS59830.2024.10575853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Deep Reinforcement Learning for Cyber-Attack Paths Prediction: Formulation, Generalization, and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Symposium on Research in Attacks, Intrusions and Defenses (RAID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Padua, Italy. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678890.3678902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study of Denial of Service Attacks on a 5G COTS Hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 7th Cyber Security in Networking Conference (CSNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montreal, Canada. pp.12-18, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNet59123.2023.10339752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Testbed for 5G Network Security Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2023 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Miami, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS56928.2023.10154283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Placement of In-Network ACL Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafik Zahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 9th International Conference on Network Softwarization (NetSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain. pp.486-491, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NetSoft57336.2023.10175436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Unsupervised Machine Learning solutions for Anomaly Detection in Cloud Gaming Sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 18th International Conference on Network and Service Management (CNSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.367-373, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CNSM55787.2022.9964533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Distributing and Updating In-Network Management Rules for Software Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2022-2022 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Budapest, Hungary. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Attribute Monitoring for Anomaly Detection: a Reinforcement Learning Approach based on Unsupervised Reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Said Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2021 - 10th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HSL: a Cyber Security Research Facility for Sensitive Data Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISSECT - 7th IEEE/IFIP Workshop on Security for Emerging Distributed Network Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management plane for differential privacy preservation through smart contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Kräussl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2020 - 17th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Antalya / Virtual, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Reinforcement Learning for Adaptive Monitoring of Low-Power IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Said Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Thessaloniki (Virtual), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distribution of Security Policy Filtering Rules in Software Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2020 - 19th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Mask: An efficient rule encoding for Software Defined Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2020 - 23rd Conference on Innovation in Clouds, Internet and Networks and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. pp.186--193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting a Stealthy Attack in Distributed Control for Microgrids using Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Industrial Cyber-Physical Systems (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere (online), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MitM Attack Detection in BLE Networks using Reconstruction and Classification Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Heraief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLCS 2020 - 2nd Workshop on Machine Learning for Cybersecurity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPONGE: Software-Defined Traffic Engineering to Absorb Influx of Network Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihabur Rahman Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2019 - 44th IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Factorization of Security Chains in Software-Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE IM 2019 - IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool Suite for the Automated Synthesis of Security Function Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE IM 2019 - IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Synchronization Attacks on Distributed and Cooperative Control in Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2019 - The 16th IFIP/IEEE Symposium on Integrated Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Synchronization Attacks on Distributed and Cooperative Control in Microgrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synaptic: A formal checker for SDN-based security policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-Based Synthesis of Chains of Security Functions for Software-Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVOCS 2018 - 18th International Workshop on Automated Verification of Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Data Analysis of a Network Telescope Traffic and Prediction of Port Probing Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zakroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Houmz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Mezzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISI 2018 - IEEE Intelligence and Security Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-Wide Scanners Classification using Gaussian Mixture and Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2018 - 9th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a management plane for smart contracts: Ethereum case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuMa: A Multi-layer Framework for Threat Analysis in a Heterogeneous Log Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Lagraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international symposium on foundations and practice of security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France. pp.144-159, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75650-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of SDN policies for protecting Android environments based on automata learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Controller to Take Over a Z-Wave Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black Hat Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, London, United Kingdom. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Verification of Security Chains in Software-Defined Networks with Synaptic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSoft 2017 - IEEE Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bologna, Italy. 9pp., </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2017.8004195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BotGM: Unsupervised Graph Mining to Detect Botnets in Traffic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Lagraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hammerschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNet 2017 - 1st Cyber Security in Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Internet Scanning for Assessing Industrial Systems Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cupif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on TRaffic Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of IP scanning activities with Hidden Markov Models: Darknet case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Analysis and Visualisation of Network Monitoring Data: Darknet case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Coudriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Information Forensics and Security - WIFS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Markov Chain Models from Protocol Execution Traces for End to End Delay Evaluation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WFCS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS.2015.7160562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cloud-Based Compositions of Security Functions For Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management (IM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and Dynamic Security Functions Chaining For Android Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE/In Assoc. with ACM SIGCOMM International Conference on Network and Service Management (CNSM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Securing New Functions Deployed in a Virtualized Networking Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bettan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Security Testing and Monitoring: STAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on Availability, Reliability and Security (ARES), Aug 2015, Toulouse, France. pp.741 - 748, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2015.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named data aggregation in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network Operations and Management Symposium (NOMS), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, cracovie, Poland. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2014.6838364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards performance analysis of wireless sensor networks using Process Mining Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Madère, Portugal. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing Mobile Security in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Brno, Czech Republic. pp.69-73, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-43862-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdOut: un service de crowdsourcing pour la sécurité routière dans les villes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical analysis of Android logs using self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.1802 - 1807, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Performance Analysis of Wireless Sensor Networks Using Process Mining Techniques: ContikiMAC Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marina del Rey, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS.2014.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement-based Analysis of the Effect of Duty Cycle in IEEE 802.15.4 MAC Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCPS - 1st International Workshop on Compressive Sensing in Cyber-Physical Systems - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détection automatique des applications malveillantes dans les environnements Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob - 9èmes journées francophones Mobilité et Ubiquité - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Gap Between Mathematical Modeling and Measurement Analysis for Performance Evaluation of the 802.15.4 MAC Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTN - 12th International Workshop on Real-Time Networks - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Monitoring in 6LoWPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM - 9th International Conference on Network and Service Management - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zürich, Oct 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Testing Framework for Discovering Vulnerabilities in 6LoWPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing based Roles Assignment for Monitoring 6LowPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Networking (ComNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2012.6217745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Analytical and Simulation Approaches for Estimating End-to-End Delay in Multi-hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, May 2012, Hangzhou, China. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinky: Defending Against Text-based Message Spam on Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications ICC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YANG-Based Configuration Modeling - The SecSIP IPS Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de politiques de sécurité pour SecSIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeTo: An Exploit Prevention Language from Known Vulnerabilities in SIP Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium - NOMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Osaka, Japan. pp.216-223, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2010.5488464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of an Analytical Model to Evaluate Monitoring Frameworks Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Networks - ICN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Network and Service Monitoring Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE International Symposium on Integrated Network Management - IM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSip: A Stateful Firewall for SIP-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE International Symposium on Integrated Network Management - IM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la variation des délais dans les applications de supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Doctorales En Informatique et Réseaux - JDIR'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Management Instrumentation Models on Web Server Performance: A JMX Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Domain Management, First International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72986-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle analytique pour l'évaluation de la supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Francophone de Gestion de Réseaux et de Services - GRES 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00190899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Performance Evaluation of the Network and Service Management Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Domain Management - First International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway. pp.156-159, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72986-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de benchmarking des pratiques de gestion basées sur un middleware JMX pour les services et les applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies de la Répartion - NOTERE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS et l'ENSICA, Jun 2006, Toulouse/France, pp.145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Delays in Management Frameworks: Metrics, Models and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP/IEEE International Workshop on Distributed Systems: Operations and Management - DSOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Dublin/Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du passage à l'échelle des systèmes de gestion : métriques et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Management on the Performance of a Managed System: A JMX-Based Management Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP/IEEE International Workshop on Distributed Systems: Operations and Management - Management of Ambient Networks - DSOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de Catalunya, Oct 2005, Barcelona/Spain, pp.24--35, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11568285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et résistance au facteur d'échelle d'un agent de supervision basé sur JMX : Méthodologie et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRES 2005 : Gestion de REseaux et de Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe SIERA / IRIT, Toulouse, France, Feb 2005, Luchon, France, pp.269-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade : diffusion multicast sécurisée d'un flux multimédia multi-sources séquentielles dans un environnement ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux/France, pp.531--546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des implémentations IPsec pour IPv6: intéropérabilité et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontre Francophone sur Sécurité et Architecture Réseaux - SAR'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'architecture active AMAM pour le support des services de sécurité multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Sallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur la Gestion de Réseaux Et de Services - GRES'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Fortaleza, Ceara, Brésil, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure SSM Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Networks - ICON'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Singapore, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-SSM : Sécurisation d'une architecture SSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Montréal, Canada, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for Automated Cyber-Attack Path Prediction in Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geilo Winter School 2024 - Graphs and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Geilo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and troubleshooting of cloud gaming applications on mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Roman Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference (TMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2-D2: Filter Rule set Decomposition and Distribution in Software Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2020 - 16th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Izmir/Virtual, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Range Rules for Packet Filtering Using a Double Mask Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for the analysis and visualization of network flow data of android environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. 2015, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INM.2015.7140443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCNx in Every Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNx Community Meeting - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, INRIA Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical security analysis of IoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Analysis of Internet of Things Devices: Hands-on lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2018 - 12th International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powering Monitoring Analytics with ELK stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Autonomous Infrastructure, Management and Security (AIMS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ghent, Belgium. 9th International Conference on Autonomous Infrastructure, Management and Security (AIMS 2015), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ransomware Analysis: Knowledge Extraction and Classification for Advanced Cyber Threat Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, pp.112, 2024, 9781003528999. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003528999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Orchestration of Security Chains Driven by Process Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Networks and Service Management in the Era of Artificial Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2021, 978-1-119-67550-1. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119675525.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThreatPredict: From Global Social and Technical Big Data to Cyber Threat Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Mezzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen M Carley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Technologies for Security Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-54, 2020, Advanced Technologies for Security Applications. Proceedings of the NATO Science for Peace and Security 'Cluster Workshop on Advanced Technologies, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2021-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-implemented method for testing the cybersecurity of a target environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022023671A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 DOTS Signal Option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovane M. Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending IP Flow-Based Network Monitoring with Location Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hofstede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879567v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Year Report on Automated Configuration and Repair (Deliverable D6.1, Flamingo NoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodosek Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthéa Mayzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurel Gaetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Elements for device location in IPFIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Range Rules for Packet Filtering Using Double Mask Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102225v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying Security Requirements of an IoT device using SCUBA Tool Suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Inria Nancy - Grand Est (Villers-lès-Nancy, France); In collaboration with Red Alert Labs. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Testbed and Methodology for Security Analysis of SCADA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0443, INRIA. 2013, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCNx for Contiki: implementation details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0432, INRIA. 2012, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeTo: reference manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-7816, 2011, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a fuzzing tool for the 6LoWPAN protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-7817, 2011, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP Technical Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0393, INRIA. 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP User Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0394, INRIA. 2010, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Development of a Stateful Firewall for SIP-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de performance des architectures de gestion de réseaux : état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5598, INRIA. 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des critères à la gestion par délégation : application à JMX & évaluation de l'approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] RNRT-AMARILLO-L.2.1.2, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A JMX benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et analyse des critères d'évaluation de performance des architectures de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] RNRT-AMARILLO-L2.1.1, 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion multicast sécurisée dans un environnement Ad-Hoc (1 vers n séquentiel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5310, INRIA. 2004, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of a network monitoring tool with IPv6 features (Ntop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0292, INRIA. 2004, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et tests d'interopérabilité des différentes implémentations d'IPsec sous IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A03-R-031 || lahmadi03a, 2003, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur les performances de la sécurisation d'IPv6 par IPsec dans un réseau Gigabit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A03-R-097 || lahmadi03c, 2003, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using COPS for managing Active Network Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0270, INRIA. 2002, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un prototype du protocole Baal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A01-R-393 || lahmadi01a, 2001, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances des fonctions et architectures de supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Nancy II, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00208049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the Monitoring and Security of Networked Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Lorraine (UL), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04984019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated mapping of CVE vulnerabilties to MITRE ATT&CK Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951196v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une couche de communication CCN pour les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05398965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago R&#237;os-Guiral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F.Botero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/comst.2025.3632870" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160235v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Roman Ky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3293806" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Gouguec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Sleem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03046-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Frikha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mettali Gammar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andrey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2021.07.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schnepf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Badonnel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14279/tuj.eceasst.76.1075.1042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mars" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-018-6104-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2012.011812.110125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festor Olivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Pras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#246;nw&#228;lder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.729" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72243-5_25" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Terranova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rekbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05349650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Yagouby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zakroum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733799.3762978" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05351162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733826.3762680" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAID67961.2025.00029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05327868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Zahwa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rusinowitch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ayadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343924v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Atwi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN65610.2025.11146314" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825476" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runbo Su" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mangeot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349594v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kpoze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxiao Ma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Degila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm65349.2025.11204592" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04709268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679389" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04703877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rusinowitch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom61057.2024.10621188" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04602391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lanza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Osmond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012378700003648" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04878851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garz&#243;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vergara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex&#225;nder Leal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Botero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM62985.2024.10770688" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588918" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04703920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575853" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678890.3678902" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04364309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Baccar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet59123.2023.10339752" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04364306v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154283" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft57336.2023.10175436" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ky" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM55787.2022.9964533" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abboud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bouhoula" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789807" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03506409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03245054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02980094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03088227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Khan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Kr&#228;ussl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02980115v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948407v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Heraief" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihabur Rahman Chowdhury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406122" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01870771v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Houmz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Mezzour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Badonnel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01935664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Santis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01935669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406326" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02460272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Lagraa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406153" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rouch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2017.8004195" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636480v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Francois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hammerschmidt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371674v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giannini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cupif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577111" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404127v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Coudriau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Despaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2015.7160562" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093041v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hurel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231173v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238048v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mallouli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silverston" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bettan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.71" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092025v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Abid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Saadallah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838364" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093729v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912522" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43862-6_9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092011v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finickel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883584" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Aubry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2014.20" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877466v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879550v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeglin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747010v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Bernardini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747002v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2012.6217745" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745243v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594854v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delosi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595825v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nataf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586832v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544976v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2010.5488464" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404862v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404853v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337569v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00190899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169007v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72986-0_1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GM4MK4FV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169010v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72986-0_14" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BPD1Z596-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105550v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090144v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000587v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568285" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000346v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bruneton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099798v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Sallay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099434v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chaddoud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100800v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462876v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036292v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393008v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242911v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INM.2015.7140443" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747041v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363567v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943543v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04704329v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003528999" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518390v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119675525.ch12" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen M Carley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2021-0_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902223v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406267v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Davids" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovane M. Moura" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879567v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hofstede" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodosek Gabi Dreo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Mayzaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurel Gaetan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747053v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02102225v4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948512v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920828v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Lamas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soury" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755482v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645913v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645948v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337570v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000872v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000657v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delove" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070409v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000871v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070690v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069888v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099750v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099818v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071177v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100705v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00208049v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04984019v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03951196v3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645949v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05398965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago R&#237;os-Guiral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F.Botero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/comst.2025.3632870" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160235v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Roman Ky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3293806" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Gouguec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Sleem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03046-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Frikha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mettali Gammar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andrey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2021.07.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schnepf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Badonnel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14279/tuj.eceasst.76.1075.1042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mars" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-018-6104-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2012.011812.110125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festor Olivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Pras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#246;nw&#228;lder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.729" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72243-5_25" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Terranova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rekbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05349650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Yagouby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zakroum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733799.3762978" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAID67961.2025.00029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05351162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733826.3762680" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05327868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Zahwa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rusinowitch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ayadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343924v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Atwi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN65610.2025.11146314" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825476" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runbo Su" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mangeot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349594v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kpoze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxiao Ma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Degila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm65349.2025.11204592" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04709268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679389" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04878851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garz&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vergara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex&#225;nder Leal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Botero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM62985.2024.10770688" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04703877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rusinowitch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom61057.2024.10621188" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04602391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lanza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Osmond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012378700003648" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588918" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04703920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575853" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678890.3678902" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04364309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Baccar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet59123.2023.10339752" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04364306v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154283" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft57336.2023.10175436" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ky" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM55787.2022.9964533" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abboud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bouhoula" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789807" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03506409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03245054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03088227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Khan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Kr&#228;ussl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02980094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02980115v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948407v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Heraief" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihabur Rahman Chowdhury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01870771v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406122" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892423v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Badonnel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Houmz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Mezzour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01935664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Santis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01935669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406326" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02460272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Lagraa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406153" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rouch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2017.8004195" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636480v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Francois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hammerschmidt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371674v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giannini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cupif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577111" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404127v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Coudriau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Despaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2015.7160562" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093041v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hurel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231173v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238048v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mallouli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silverston" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bettan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.71" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092025v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Abid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Saadallah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838364" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093729v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912522" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43862-6_9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Aubry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finickel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beck" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883584" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2014.20" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877466v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879550v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeglin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747010v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Bernardini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747002v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2012.6217745" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745243v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594854v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delosi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595825v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nataf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586832v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544976v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2010.5488464" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404862v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404853v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337569v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169007v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72986-0_1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GM4MK4FV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00190899v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169010v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72986-0_14" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BPD1Z596-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090144v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105550v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000587v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568285" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000346v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bruneton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099798v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Sallay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099434v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chaddoud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100800v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462876v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036292v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393008v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242911v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INM.2015.7140443" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747041v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363567v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943543v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04704329v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003528999" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518390v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119675525.ch12" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen M Carley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2021-0_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902223v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406267v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Davids" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovane M. Moura" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879567v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hofstede" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodosek Gabi Dreo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Mayzaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurel Gaetan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747053v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02102225v4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948512v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920828v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Lamas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soury" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755482v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645913v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645948v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337570v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070409v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000872v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000657v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delove" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000871v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070690v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069888v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099750v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099818v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071177v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100705v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00208049v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04984019v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03951196v3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645949v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>