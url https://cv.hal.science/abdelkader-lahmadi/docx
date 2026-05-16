--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelkader Lahmadi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Reinforcement Learning for Traffic Engineering in Programmable Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ríos-Guiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F.Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio A Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/comst.2025.3632870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ML Models for Detecting QoE Degradation in Low-Latency Applications: A Cloud-Gaming Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Roman Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2023.3293806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of lightweight cryptographic algorithms for wireless IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Sleem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (8), pp.3453-3476. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-022-03046-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement and deep reinforcement learning for wireless Internet of Things: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Said Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.98-113. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2021.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-Based Synthesis of Chains of Security Functions for Software-Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications of the EASST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 076, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14279/tuj.eceasst.76.1075.1042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Information Centric Networking in Internet of Things: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-018-6104-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Automated Exploit Prevention from Known Vulnerabilities in Voice Over IP Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2012.011812.110125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP : un environnement de protection pour la voix sur IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, INNOVATION, IN 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et société : Sécuriser les téléphones portables : entretien avec Olivier Festor et Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dieu et la science : pourquoi la religion est inutile pour expliquer l'Univers, 447 décembre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des délais dans les applications de supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Supervision et sécurité dans les grands réseaux, 28 (4/2009), pp.479 - 502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of SNMP performance analysis studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schönwälder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (6), pp.527-548. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nem.729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAID: Root cause Anomaly Identification and Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Roman Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2025 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. pp.438-455, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-72243-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Taxonomy Vulnerability Classification with Hierarchically Finetuned Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Rekbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">To appear at DIMVA 2026 - Conference on Detection of Intrusions and Malware and Vulnerability Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-CVX: A Benchmarking Framework for Assessing the Offensive Potential of LLMs in Exploiting CVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine El Yagouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zakroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISec 2025 - 18 th ACM Workshop on Artificial Intelligence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Oct 2025, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3733799.3762978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and Generalizable RL Agents for Attack Path Discovery via Continuous Invariant Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 28th International Symposium on Research in Attacks, Intrusions and Defenses (RAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Gold Coast, Australia. pp.440-457, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAID67961.2025.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROSCA: Robust and Scalable Security Alert Correlation and Prioritisation using the MITRE ATT&amp;CK Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATCH 2025 - First International Workshop on Analytics, Telemetry, and Cybersecurity for HPCC (High Performance Computing and Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3733826.3762680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for In-Network Placement of ACL Rules Under Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafik Zahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2025 - 21st International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating LLMs Efficiency Using Successive Attempts on Binary-Outcome Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine El Yagouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zakroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN-RJCRI-RECITAL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), Jun 2025, Marseille, France. pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-Driven Causal Discovery for Monitoring Metrics in Computing Continuum Systems: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Atwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2025 - IEEE 50th Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sydney, Australia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN65610.2025.11146314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343924v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATS: Contrastive learning for Anomaly detection in Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Roman Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Washinghton DC, United States. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing 5G Connectivity for Urbanloop: a Pod-based Autonomous Railway Transport System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runbo Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mangeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 102nd Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Vehicular Technology Society, Oct 2025, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of Distributed Cooperative Microgrid Control Systems via Deep Reinforcement Learning to Mitigate Synchronization Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kpoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Degila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids (SmartGridComm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, North York, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm65349.2025.11204592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-Based Reconfiguration of Distributed and Cooperative Microgrid Control Systems for Mitigating Synchronization Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kpoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Degila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cyber Security and Resilience (CSR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London, France. pp.789-794, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSR61664.2024.10679389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Band ARP-based Man-in-the-Middle Attack Detection Using P4 Programmable Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexánder Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Felipe Botero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Latin-American Conference on Communications (LATINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Medellin, Colombia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATINCOM62985.2024.10770688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Network ACL Rules Placement using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafik Zahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Mediterranean Conference on Communications and Networking (MeditCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, Spain. pp.341-346, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MeditCom61057.2024.10621188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of Ransomware Vulnerabilities Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Osmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012378700003648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnet: Learning Navigation in an Attack Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo d'Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 10th International Conference on Network Softwarization (NetSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Louis, MO, United States. pp.393-398, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NetSoft60951.2024.10588918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based Mitigation of Synchronization Attacks on Distributed and Cooperative Controls in Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kpoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Degila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2024-2024 IEEE Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Seoul, South Korea. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS59830.2024.10575853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Deep Reinforcement Learning for Cyber-Attack Paths Prediction: Formulation, Generalization, and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Symposium on Research in Attacks, Intrusions and Defenses (RAID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Padua, Italy. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678890.3678902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study of Denial of Service Attacks on a 5G COTS Hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 7th Cyber Security in Networking Conference (CSNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montreal, Canada. pp.12-18, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNet59123.2023.10339752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Testbed for 5G Network Security Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2023 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Miami, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS56928.2023.10154283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Placement of In-Network ACL Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafik Zahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 9th International Conference on Network Softwarization (NetSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain. pp.486-491, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NetSoft57336.2023.10175436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Unsupervised Machine Learning solutions for Anomaly Detection in Cloud Gaming Sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 18th International Conference on Network and Service Management (CNSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.367-373, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CNSM55787.2022.9964533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Distributing and Updating In-Network Management Rules for Software Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2022-2022 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Budapest, Hungary. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Attribute Monitoring for Anomaly Detection: a Reinforcement Learning Approach based on Unsupervised Reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Said Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2021 - 10th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HSL: a Cyber Security Research Facility for Sensitive Data Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISSECT - 7th IEEE/IFIP Workshop on Security for Emerging Distributed Network Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management plane for differential privacy preservation through smart contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Kräussl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2020 - 17th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Antalya / Virtual, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Reinforcement Learning for Adaptive Monitoring of Low-Power IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Said Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Thessaloniki (Virtual), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distribution of Security Policy Filtering Rules in Software Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2020 - 19th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Mask: An efficient rule encoding for Software Defined Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2020 - 23rd Conference on Innovation in Clouds, Internet and Networks and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. pp.186--193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting a Stealthy Attack in Distributed Control for Microgrids using Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Industrial Cyber-Physical Systems (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere (online), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MitM Attack Detection in BLE Networks using Reconstruction and Classification Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Heraief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLCS 2020 - 2nd Workshop on Machine Learning for Cybersecurity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPONGE: Software-Defined Traffic Engineering to Absorb Influx of Network Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihabur Rahman Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2019 - 44th IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Factorization of Security Chains in Software-Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE IM 2019 - IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool Suite for the Automated Synthesis of Security Function Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE IM 2019 - IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Synchronization Attacks on Distributed and Cooperative Control in Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2019 - The 16th IFIP/IEEE Symposium on Integrated Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Synchronization Attacks on Distributed and Cooperative Control in Microgrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synaptic: A formal checker for SDN-based security policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-Based Synthesis of Chains of Security Functions for Software-Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVOCS 2018 - 18th International Workshop on Automated Verification of Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Data Analysis of a Network Telescope Traffic and Prediction of Port Probing Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zakroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Houmz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Mezzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISI 2018 - IEEE Intelligence and Security Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-Wide Scanners Classification using Gaussian Mixture and Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2018 - 9th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a management plane for smart contracts: Ethereum case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuMa: A Multi-layer Framework for Threat Analysis in a Heterogeneous Log Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Lagraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international symposium on foundations and practice of security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France. pp.144-159, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75650-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of SDN policies for protecting Android environments based on automata learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Controller to Take Over a Z-Wave Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black Hat Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, London, United Kingdom. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Verification of Security Chains in Software-Defined Networks with Synaptic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSoft 2017 - IEEE Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bologna, Italy. 9pp., </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2017.8004195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BotGM: Unsupervised Graph Mining to Detect Botnets in Traffic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Lagraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hammerschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNet 2017 - 1st Cyber Security in Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Internet Scanning for Assessing Industrial Systems Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cupif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on TRaffic Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of IP scanning activities with Hidden Markov Models: Darknet case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Analysis and Visualisation of Network Monitoring Data: Darknet case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Coudriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Information Forensics and Security - WIFS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Markov Chain Models from Protocol Execution Traces for End to End Delay Evaluation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WFCS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS.2015.7160562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cloud-Based Compositions of Security Functions For Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management (IM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and Dynamic Security Functions Chaining For Android Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE/In Assoc. with ACM SIGCOMM International Conference on Network and Service Management (CNSM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Securing New Functions Deployed in a Virtualized Networking Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bettan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Security Testing and Monitoring: STAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on Availability, Reliability and Security (ARES), Aug 2015, Toulouse, France. pp.741 - 748, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2015.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named data aggregation in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network Operations and Management Symposium (NOMS), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, cracovie, Poland. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2014.6838364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards performance analysis of wireless sensor networks using Process Mining Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Madère, Portugal. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing Mobile Security in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Brno, Czech Republic. pp.69-73, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-43862-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdOut: un service de crowdsourcing pour la sécurité routière dans les villes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical analysis of Android logs using self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.1802 - 1807, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Performance Analysis of Wireless Sensor Networks Using Process Mining Techniques: ContikiMAC Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marina del Rey, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS.2014.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement-based Analysis of the Effect of Duty Cycle in IEEE 802.15.4 MAC Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCPS - 1st International Workshop on Compressive Sensing in Cyber-Physical Systems - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détection automatique des applications malveillantes dans les environnements Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob - 9èmes journées francophones Mobilité et Ubiquité - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Gap Between Mathematical Modeling and Measurement Analysis for Performance Evaluation of the 802.15.4 MAC Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTN - 12th International Workshop on Real-Time Networks - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Monitoring in 6LoWPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM - 9th International Conference on Network and Service Management - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zürich, Oct 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Testing Framework for Discovering Vulnerabilities in 6LoWPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing based Roles Assignment for Monitoring 6LowPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Networking (ComNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2012.6217745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Analytical and Simulation Approaches for Estimating End-to-End Delay in Multi-hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, May 2012, Hangzhou, China. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinky: Defending Against Text-based Message Spam on Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications ICC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YANG-Based Configuration Modeling - The SecSIP IPS Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de politiques de sécurité pour SecSIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeTo: An Exploit Prevention Language from Known Vulnerabilities in SIP Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium - NOMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Osaka, Japan. pp.216-223, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2010.5488464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of an Analytical Model to Evaluate Monitoring Frameworks Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Networks - ICN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Network and Service Monitoring Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE International Symposium on Integrated Network Management - IM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSip: A Stateful Firewall for SIP-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE International Symposium on Integrated Network Management - IM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la variation des délais dans les applications de supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Doctorales En Informatique et Réseaux - JDIR'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Management Instrumentation Models on Web Server Performance: A JMX Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Domain Management, First International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72986-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle analytique pour l'évaluation de la supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Francophone de Gestion de Réseaux et de Services - GRES 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00190899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Performance Evaluation of the Network and Service Management Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Domain Management - First International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway. pp.156-159, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72986-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de benchmarking des pratiques de gestion basées sur un middleware JMX pour les services et les applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies de la Répartion - NOTERE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS et l'ENSICA, Jun 2006, Toulouse/France, pp.145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Delays in Management Frameworks: Metrics, Models and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP/IEEE International Workshop on Distributed Systems: Operations and Management - DSOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Dublin/Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du passage à l'échelle des systèmes de gestion : métriques et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Management on the Performance of a Managed System: A JMX-Based Management Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP/IEEE International Workshop on Distributed Systems: Operations and Management - Management of Ambient Networks - DSOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de Catalunya, Oct 2005, Barcelona/Spain, pp.24--35, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11568285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et résistance au facteur d'échelle d'un agent de supervision basé sur JMX : Méthodologie et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRES 2005 : Gestion de REseaux et de Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe SIERA / IRIT, Toulouse, France, Feb 2005, Luchon, France, pp.269-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade : diffusion multicast sécurisée d'un flux multimédia multi-sources séquentielles dans un environnement ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux/France, pp.531--546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des implémentations IPsec pour IPv6: intéropérabilité et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontre Francophone sur Sécurité et Architecture Réseaux - SAR'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'architecture active AMAM pour le support des services de sécurité multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Sallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur la Gestion de Réseaux Et de Services - GRES'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Fortaleza, Ceara, Brésil, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure SSM Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Networks - ICON'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Singapore, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-SSM : Sécurisation d'une architecture SSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Montréal, Canada, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for Automated Cyber-Attack Path Prediction in Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geilo Winter School 2024 - Graphs and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Geilo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and troubleshooting of cloud gaming applications on mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Roman Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference (TMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2-D2: Filter Rule set Decomposition and Distribution in Software Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2020 - 16th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Izmir/Virtual, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Range Rules for Packet Filtering Using a Double Mask Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for the analysis and visualization of network flow data of android environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. 2015, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INM.2015.7140443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCNx in Every Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNx Community Meeting - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, INRIA Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical security analysis of IoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Analysis of Internet of Things Devices: Hands-on lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2018 - 12th International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powering Monitoring Analytics with ELK stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Autonomous Infrastructure, Management and Security (AIMS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ghent, Belgium. 9th International Conference on Autonomous Infrastructure, Management and Security (AIMS 2015), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ransomware Analysis: Knowledge Extraction and Classification for Advanced Cyber Threat Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, pp.112, 2024, 9781003528999. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003528999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Orchestration of Security Chains Driven by Process Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Networks and Service Management in the Era of Artificial Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2021, 978-1-119-67550-1. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119675525.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThreatPredict: From Global Social and Technical Big Data to Cyber Threat Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Mezzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen M Carley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Technologies for Security Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-54, 2020, Advanced Technologies for Security Applications. Proceedings of the NATO Science for Peace and Security 'Cluster Workshop on Advanced Technologies, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2021-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-implemented method for testing the cybersecurity of a target environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022023671A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 DOTS Signal Option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovane M. Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending IP Flow-Based Network Monitoring with Location Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hofstede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879567v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Year Report on Automated Configuration and Repair (Deliverable D6.1, Flamingo NoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodosek Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthéa Mayzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurel Gaetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Elements for device location in IPFIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Range Rules for Packet Filtering Using Double Mask Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102225v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying Security Requirements of an IoT device using SCUBA Tool Suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Inria Nancy - Grand Est (Villers-lès-Nancy, France); In collaboration with Red Alert Labs. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Testbed and Methodology for Security Analysis of SCADA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0443, INRIA. 2013, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCNx for Contiki: implementation details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0432, INRIA. 2012, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeTo: reference manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-7816, 2011, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a fuzzing tool for the 6LoWPAN protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-7817, 2011, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP Technical Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0393, INRIA. 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP User Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0394, INRIA. 2010, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Development of a Stateful Firewall for SIP-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de performance des architectures de gestion de réseaux : état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5598, INRIA. 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des critères à la gestion par délégation : application à JMX & évaluation de l'approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] RNRT-AMARILLO-L.2.1.2, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A JMX benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et analyse des critères d'évaluation de performance des architectures de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] RNRT-AMARILLO-L2.1.1, 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion multicast sécurisée dans un environnement Ad-Hoc (1 vers n séquentiel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5310, INRIA. 2004, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of a network monitoring tool with IPv6 features (Ntop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0292, INRIA. 2004, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et tests d'interopérabilité des différentes implémentations d'IPsec sous IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A03-R-031 || lahmadi03a, 2003, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur les performances de la sécurisation d'IPv6 par IPsec dans un réseau Gigabit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A03-R-097 || lahmadi03c, 2003, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using COPS for managing Active Network Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0270, INRIA. 2002, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un prototype du protocole Baal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A01-R-393 || lahmadi01a, 2001, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances des fonctions et architectures de supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Nancy II, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00208049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the Monitoring and Security of Networked Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Lorraine (UL), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04984019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated mapping of CVE vulnerabilties to MITRE ATT&CK Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951196v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une couche de communication CCN pour les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelkader Lahmadi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Reinforcement Learning for Traffic Engineering in Programmable Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ríos-Guiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F.Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio A Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/comst.2025.3632870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ML Models for Detecting QoE Degradation in Low-Latency Applications: A Cloud-Gaming Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Roman Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2023.3293806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of lightweight cryptographic algorithms for wireless IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Sleem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (8), pp.3453-3476. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-022-03046-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement and deep reinforcement learning for wireless Internet of Things: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Said Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.98-113. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2021.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-Based Synthesis of Chains of Security Functions for Software-Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications of the EASST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 076, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14279/tuj.eceasst.76.1075.1042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Information Centric Networking in Internet of Things: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Azouz Saidane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-018-6104-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Automated Exploit Prevention from Known Vulnerabilities in Voice Over IP Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2012.011812.110125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP : un environnement de protection pour la voix sur IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, INNOVATION, IN 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et société : Sécuriser les téléphones portables : entretien avec Olivier Festor et Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dieu et la science : pourquoi la religion est inutile pour expliquer l'Univers, 447 décembre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des délais dans les applications de supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Supervision et sécurité dans les grands réseaux, 28 (4/2009), pp.479 - 502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of SNMP performance analysis studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schönwälder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (6), pp.527-548. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nem.729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAID: Root cause Anomaly Identification and Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Roman Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2025 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. pp.438-455, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-72243-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Taxonomy Vulnerability Classification with Hierarchically Finetuned Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Rekbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">To appear at DIMVA 2026 - Conference on Detection of Intrusions and Malware and Vulnerability Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating LLMs Efficiency Using Successive Attempts on Binary-Outcome Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine El Yagouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zakroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN-RJCRI-RECITAL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), Jun 2025, Marseille, France. pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for In-Network Placement of ACL Rules Under Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafik Zahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2025 - 21st International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-Driven Causal Discovery for Monitoring Metrics in Computing Continuum Systems: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Atwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2025 - IEEE 50th Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sydney, Australia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN65610.2025.11146314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343924v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROSCA: Robust and Scalable Security Alert Correlation and Prioritisation using the MITRE ATT&amp;CK Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATCH 2025 - First International Workshop on Analytics, Telemetry, and Cybersecurity for HPCC (High Performance Computing and Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3733826.3762680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and Generalizable RL Agents for Attack Path Discovery via Continuous Invariant Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 28th International Symposium on Research in Attacks, Intrusions and Defenses (RAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Gold Coast, Australia. pp.440-457, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAID67961.2025.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-CVX: A Benchmarking Framework for Assessing the Offensive Potential of LLMs in Exploiting CVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine El Yagouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zakroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISec 2025 - 18 th ACM Workshop on Artificial Intelligence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Oct 2025, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3733799.3762978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATS: Contrastive learning for Anomaly detection in Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Roman Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Washinghton DC, United States. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing 5G Connectivity for Urbanloop: a Pod-based Autonomous Railway Transport System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runbo Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mangeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 102nd Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Vehicular Technology Society, Oct 2025, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of Distributed Cooperative Microgrid Control Systems via Deep Reinforcement Learning to Mitigate Synchronization Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kpoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Degila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids (SmartGridComm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, North York, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm65349.2025.11204592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Band ARP-based Man-in-the-Middle Attack Detection Using P4 Programmable Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexánder Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Felipe Botero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Latin-American Conference on Communications (LATINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Medellin, Colombia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATINCOM62985.2024.10770688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of Ransomware Vulnerabilities Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Osmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012378700003648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Network ACL Rules Placement using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafik Zahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Mediterranean Conference on Communications and Networking (MeditCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, Spain. pp.341-346, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MeditCom61057.2024.10621188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-Based Reconfiguration of Distributed and Cooperative Microgrid Control Systems for Mitigating Synchronization Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kpoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Degila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cyber Security and Resilience (CSR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London, France. pp.789-794, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSR61664.2024.10679389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnet: Learning Navigation in an Attack Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo d'Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 10th International Conference on Network Softwarization (NetSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Louis, MO, United States. pp.393-398, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NetSoft60951.2024.10588918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based Mitigation of Synchronization Attacks on Distributed and Cooperative Controls in Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kpoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Degila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2024-2024 IEEE Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Seoul, South Korea. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS59830.2024.10575853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Deep Reinforcement Learning for Cyber-Attack Paths Prediction: Formulation, Generalization, and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Symposium on Research in Attacks, Intrusions and Defenses (RAID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Padua, Italy. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678890.3678902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study of Denial of Service Attacks on a 5G COTS Hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 7th Cyber Security in Networking Conference (CSNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montreal, Canada. pp.12-18, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNet59123.2023.10339752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Testbed for 5G Network Security Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2023 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Miami, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS56928.2023.10154283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Placement of In-Network ACL Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafik Zahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 9th International Conference on Network Softwarization (NetSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain. pp.486-491, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NetSoft57336.2023.10175436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Distributing and Updating In-Network Management Rules for Software Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2022-2022 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Budapest, Hungary. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Unsupervised Machine Learning solutions for Anomaly Detection in Cloud Gaming Sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 18th International Conference on Network and Service Management (CNSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.367-373, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CNSM55787.2022.9964533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HSL: a Cyber Security Research Facility for Sensitive Data Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISSECT - 7th IEEE/IFIP Workshop on Security for Emerging Distributed Network Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Attribute Monitoring for Anomaly Detection: a Reinforcement Learning Approach based on Unsupervised Reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Said Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2021 - 10th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management plane for differential privacy preservation through smart contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Kräussl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2020 - 17th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Antalya / Virtual, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Reinforcement Learning for Adaptive Monitoring of Low-Power IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Said Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Thessaloniki (Virtual), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distribution of Security Policy Filtering Rules in Software Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2020 - 19th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Mask: An efficient rule encoding for Software Defined Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2020 - 23rd Conference on Innovation in Clouds, Internet and Networks and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. pp.186--193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting a Stealthy Attack in Distributed Control for Microgrids using Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Industrial Cyber-Physical Systems (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere (online), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MitM Attack Detection in BLE Networks using Reconstruction and Classification Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Heraief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLCS 2020 - 2nd Workshop on Machine Learning for Cybersecurity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPONGE: Software-Defined Traffic Engineering to Absorb Influx of Network Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihabur Rahman Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2019 - 44th IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Factorization of Security Chains in Software-Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE IM 2019 - IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool Suite for the Automated Synthesis of Security Function Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE IM 2019 - IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Synchronization Attacks on Distributed and Cooperative Control in Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2019 - The 16th IFIP/IEEE Symposium on Integrated Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-Based Synthesis of Chains of Security Functions for Software-Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVOCS 2018 - 18th International Workshop on Automated Verification of Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Data Analysis of a Network Telescope Traffic and Prediction of Port Probing Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zakroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Houmz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Mezzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISI 2018 - IEEE Intelligence and Security Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synaptic: A formal checker for SDN-based security policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Synchronization Attacks on Distributed and Cooperative Control in Microgrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-Wide Scanners Classification using Gaussian Mixture and Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2018 - 9th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a management plane for smart contracts: Ethereum case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuMa: A Multi-layer Framework for Threat Analysis in a Heterogeneous Log Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Lagraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international symposium on foundations and practice of security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France. pp.144-159, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75650-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of SDN policies for protecting Android environments based on automata learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Controller to Take Over a Z-Wave Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black Hat Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, London, United Kingdom. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Verification of Security Chains in Software-Defined Networks with Synaptic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSoft 2017 - IEEE Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bologna, Italy. 9pp., </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2017.8004195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BotGM: Unsupervised Graph Mining to Detect Botnets in Traffic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Lagraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hammerschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNet 2017 - 1st Cyber Security in Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Internet Scanning for Assessing Industrial Systems Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cupif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on TRaffic Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of IP scanning activities with Hidden Markov Models: Darknet case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Analysis and Visualisation of Network Monitoring Data: Darknet case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Coudriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Information Forensics and Security - WIFS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cloud-Based Compositions of Security Functions For Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management (IM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Markov Chain Models from Protocol Execution Traces for End to End Delay Evaluation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WFCS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS.2015.7160562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Securing New Functions Deployed in a Virtualized Networking Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bettan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Security Testing and Monitoring: STAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on Availability, Reliability and Security (ARES), Aug 2015, Toulouse, France. pp.741 - 748, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2015.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and Dynamic Security Functions Chaining For Android Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE/In Assoc. with ACM SIGCOMM International Conference on Network and Service Management (CNSM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Performance Analysis of Wireless Sensor Networks Using Process Mining Techniques: ContikiMAC Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marina del Rey, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS.2014.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdOut: un service de crowdsourcing pour la sécurité routière dans les villes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical analysis of Android logs using self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.1802 - 1807, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named data aggregation in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network Operations and Management Symposium (NOMS), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, cracovie, Poland. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2014.6838364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards performance analysis of wireless sensor networks using Process Mining Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Madère, Portugal. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing Mobile Security in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Brno, Czech Republic. pp.69-73, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-43862-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement-based Analysis of the Effect of Duty Cycle in IEEE 802.15.4 MAC Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCPS - 1st International Workshop on Compressive Sensing in Cyber-Physical Systems - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détection automatique des applications malveillantes dans les environnements Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob - 9èmes journées francophones Mobilité et Ubiquité - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Gap Between Mathematical Modeling and Measurement Analysis for Performance Evaluation of the 802.15.4 MAC Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTN - 12th International Workshop on Real-Time Networks - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Monitoring in 6LoWPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM - 9th International Conference on Network and Service Management - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zürich, Oct 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Testing Framework for Discovering Vulnerabilities in 6LoWPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing based Roles Assignment for Monitoring 6LowPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Networking (ComNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2012.6217745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Analytical and Simulation Approaches for Estimating End-to-End Delay in Multi-hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, May 2012, Hangzhou, China. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinky: Defending Against Text-based Message Spam on Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications ICC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YANG-Based Configuration Modeling - The SecSIP IPS Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de politiques de sécurité pour SecSIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeTo: An Exploit Prevention Language from Known Vulnerabilities in SIP Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium - NOMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Osaka, Japan. pp.216-223, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2010.5488464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of an Analytical Model to Evaluate Monitoring Frameworks Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Networks - ICN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Network and Service Monitoring Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE International Symposium on Integrated Network Management - IM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSip: A Stateful Firewall for SIP-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE International Symposium on Integrated Network Management - IM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la variation des délais dans les applications de supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Doctorales En Informatique et Réseaux - JDIR'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Management Instrumentation Models on Web Server Performance: A JMX Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Domain Management, First International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72986-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle analytique pour l'évaluation de la supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Francophone de Gestion de Réseaux et de Services - GRES 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00190899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Performance Evaluation of the Network and Service Management Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Domain Management - First International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway. pp.156-159, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72986-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de benchmarking des pratiques de gestion basées sur un middleware JMX pour les services et les applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies de la Répartion - NOTERE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS et l'ENSICA, Jun 2006, Toulouse/France, pp.145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Delays in Management Frameworks: Metrics, Models and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP/IEEE International Workshop on Distributed Systems: Operations and Management - DSOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Dublin/Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du passage à l'échelle des systèmes de gestion : métriques et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Management on the Performance of a Managed System: A JMX-Based Management Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP/IEEE International Workshop on Distributed Systems: Operations and Management - Management of Ambient Networks - DSOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de Catalunya, Oct 2005, Barcelona/Spain, pp.24--35, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11568285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et résistance au facteur d'échelle d'un agent de supervision basé sur JMX : Méthodologie et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRES 2005 : Gestion de REseaux et de Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe SIERA / IRIT, Toulouse, France, Feb 2005, Luchon, France, pp.269-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade : diffusion multicast sécurisée d'un flux multimédia multi-sources séquentielles dans un environnement ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux/France, pp.531--546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des implémentations IPsec pour IPv6: intéropérabilité et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontre Francophone sur Sécurité et Architecture Réseaux - SAR'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'architecture active AMAM pour le support des services de sécurité multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Sallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur la Gestion de Réseaux Et de Services - GRES'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Fortaleza, Ceara, Brésil, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure SSM Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Networks - ICON'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Singapore, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-SSM : Sécurisation d'une architecture SSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Montréal, Canada, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for Automated Cyber-Attack Path Prediction in Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geilo Winter School 2024 - Graphs and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Geilo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and troubleshooting of cloud gaming applications on mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Roman Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference (TMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2-D2: Filter Rule set Decomposition and Distribution in Software Defined Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2020 - 16th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Izmir/Virtual, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Range Rules for Packet Filtering Using a Double Mask Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for the analysis and visualization of network flow data of android environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. 2015, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INM.2015.7140443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCNx in Every Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNx Community Meeting - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, INRIA Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical security analysis of IoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Analysis of Internet of Things Devices: Hands-on lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2018 - 12th International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powering Monitoring Analytics with ELK stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Autonomous Infrastructure, Management and Security (AIMS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ghent, Belgium. 9th International Conference on Autonomous Infrastructure, Management and Security (AIMS 2015), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ransomware Analysis: Knowledge Extraction and Classification for Advanced Cyber Threat Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, pp.112, 2024, 9781003528999. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003528999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Orchestration of Security Chains Driven by Process Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Networks and Service Management in the Era of Artificial Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2021, 978-1-119-67550-1. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119675525.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThreatPredict: From Global Social and Technical Big Data to Cyber Threat Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Mezzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen M Carley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Technologies for Security Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-54, 2020, Advanced Technologies for Security Applications. Proceedings of the NATO Science for Peace and Security 'Cluster Workshop on Advanced Technologies, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2021-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-implemented method for testing the cybersecurity of a target environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022023671A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 DOTS Signal Option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Davids</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovane M. Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending IP Flow-Based Network Monitoring with Location Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hofstede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879567v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Year Report on Automated Configuration and Repair (Deliverable D6.1, Flamingo NoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodosek Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthéa Mayzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurel Gaetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Elements for device location in IPFIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Range Rules for Packet Filtering Using Double Mask Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouhoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102225v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying Security Requirements of an IoT device using SCUBA Tool Suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Inria Nancy - Grand Est (Villers-lès-Nancy, France); In collaboration with Red Alert Labs. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Testbed and Methodology for Security Analysis of SCADA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0443, INRIA. 2013, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCNx for Contiki: implementation details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0432, INRIA. 2012, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeTo: reference manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-7816, 2011, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a fuzzing tool for the 6LoWPAN protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-7817, 2011, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP Technical Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0393, INRIA. 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP User Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0394, INRIA. 2010, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Development of a Stateful Firewall for SIP-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de performance des architectures de gestion de réseaux : état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5598, INRIA. 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des critères à la gestion par délégation : application à JMX & évaluation de l'approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] RNRT-AMARILLO-L.2.1.2, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A JMX benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et analyse des critères d'évaluation de performance des architectures de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] RNRT-AMARILLO-L2.1.1, 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion multicast sécurisée dans un environnement Ad-Hoc (1 vers n séquentiel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5310, INRIA. 2004, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of a network monitoring tool with IPv6 features (Ntop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0292, INRIA. 2004, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et tests d'interopérabilité des différentes implémentations d'IPsec sous IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A03-R-031 || lahmadi03a, 2003, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur les performances de la sécurisation d'IPv6 par IPsec dans un réseau Gigabit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A03-R-097 || lahmadi03c, 2003, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using COPS for managing Active Network Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0270, INRIA. 2002, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un prototype du protocole Baal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A01-R-393 || lahmadi01a, 2001, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances des fonctions et architectures de supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Nancy II, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00208049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the Monitoring and Security of Networked Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Lorraine (UL), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04984019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated mapping of CVE vulnerabilties to MITRE ATT&CK Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951196v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une couche de communication CCN pour les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05398965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago R&#237;os-Guiral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F.Botero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/comst.2025.3632870" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160235v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Roman Ky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3293806" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Gouguec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Sleem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03046-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Frikha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mettali Gammar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andrey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2021.07.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schnepf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Badonnel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14279/tuj.eceasst.76.1075.1042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mars" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-018-6104-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2012.011812.110125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festor Olivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Pras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#246;nw&#228;lder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.729" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72243-5_25" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Terranova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rekbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05349650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Yagouby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zakroum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733799.3762978" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAID67961.2025.00029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05351162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733826.3762680" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05327868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Zahwa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rusinowitch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ayadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343924v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Atwi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN65610.2025.11146314" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825476" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runbo Su" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mangeot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349594v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kpoze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxiao Ma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Degila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm65349.2025.11204592" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04709268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679389" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04878851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garz&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vergara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex&#225;nder Leal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Botero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM62985.2024.10770688" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04703877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rusinowitch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom61057.2024.10621188" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04602391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lanza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Osmond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012378700003648" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588918" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04703920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575853" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678890.3678902" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04364309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Baccar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet59123.2023.10339752" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04364306v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154283" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft57336.2023.10175436" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ky" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM55787.2022.9964533" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abboud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bouhoula" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789807" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03506409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03245054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03088227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Khan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Kr&#228;ussl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02980094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02980115v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948407v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Heraief" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihabur Rahman Chowdhury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01870771v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406122" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892423v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Badonnel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Houmz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Mezzour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01935664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Santis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01935669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406326" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02460272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Lagraa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406153" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rouch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2017.8004195" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636480v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Francois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hammerschmidt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371674v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giannini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cupif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577111" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404127v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Coudriau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Despaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2015.7160562" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093041v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hurel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231173v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238048v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mallouli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silverston" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bettan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.71" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092025v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Abid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Saadallah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838364" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093729v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912522" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43862-6_9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Aubry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finickel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beck" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883584" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2014.20" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877466v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879550v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeglin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747010v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Bernardini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747002v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2012.6217745" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745243v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594854v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delosi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595825v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nataf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586832v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544976v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2010.5488464" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404862v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404853v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337569v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169007v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72986-0_1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GM4MK4FV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00190899v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169010v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72986-0_14" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BPD1Z596-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090144v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105550v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000587v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568285" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000346v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bruneton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099798v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Sallay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099434v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chaddoud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100800v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462876v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036292v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393008v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242911v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INM.2015.7140443" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747041v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363567v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943543v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04704329v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003528999" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518390v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119675525.ch12" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen M Carley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2021-0_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902223v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406267v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Davids" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovane M. Moura" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879567v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hofstede" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodosek Gabi Dreo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Mayzaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurel Gaetan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747053v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02102225v4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948512v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920828v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Lamas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soury" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755482v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645913v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645948v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337570v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070409v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000872v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000657v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delove" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000871v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070690v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069888v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099750v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099818v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071177v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100705v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00208049v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04984019v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03951196v3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645949v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05398965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago R&#237;os-Guiral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F.Botero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/comst.2025.3632870" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160235v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Roman Ky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3293806" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Gouguec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Sleem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03046-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Frikha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mettali Gammar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andrey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2021.07.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schnepf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Badonnel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14279/tuj.eceasst.76.1075.1042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mars" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-018-6104-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2012.011812.110125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festor Olivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Pras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#246;nw&#228;lder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.729" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72243-5_25" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Terranova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rekbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Yagouby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zakroum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05327868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Zahwa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rusinowitch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ayadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343924v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Atwi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN65610.2025.11146314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05351162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sala" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733826.3762680" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAID67961.2025.00029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05349650v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733799.3762978" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825476" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runbo Su" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mangeot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349594v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kpoze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxiao Ma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Degila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm65349.2025.11204592" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04878851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garz&#243;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vergara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex&#225;nder Leal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Botero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM62985.2024.10770688" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04602391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lanza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Osmond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012378700003648" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04703877v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rusinowitch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom61057.2024.10621188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04709268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679389" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588918" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04703920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575853" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678890.3678902" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04364309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Baccar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet59123.2023.10339752" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04364306v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154283" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft57336.2023.10175436" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abboud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Garcia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bouhoula" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789807" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM55787.2022.9964533" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03245054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03506409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03088227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Khan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Kr&#228;ussl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02980094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02980115v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948407v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Heraief" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihabur Rahman Chowdhury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892423v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Badonnel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947984v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Houmz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Mezzour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406122" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01870771v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01935664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Santis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01935669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406326" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02460272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Lagraa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406153" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rouch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2017.8004195" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636480v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Francois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hammerschmidt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371674v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giannini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cupif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577111" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404127v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Coudriau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093041v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hurel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241042v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Despaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2015.7160562" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238048v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mallouli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silverston" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bettan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.71" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2014.20" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929838v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Aubry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092011v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finickel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883584" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092025v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Abid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Saadallah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838364" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093729v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912522" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092239v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43862-6_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877466v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879550v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeglin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747010v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Bernardini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747002v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2012.6217745" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745243v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594854v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delosi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595825v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nataf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586832v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544976v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2010.5488464" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404862v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404853v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337569v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169007v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72986-0_1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GM4MK4FV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00190899v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169010v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72986-0_14" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BPD1Z596-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090144v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105550v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000587v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568285" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000346v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bruneton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099798v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Sallay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099434v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chaddoud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100800v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462876v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036292v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393008v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242911v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INM.2015.7140443" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747041v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363567v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943543v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04704329v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003528999" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518390v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119675525.ch12" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen M Carley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2021-0_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902223v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406267v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Davids" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovane M. Moura" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879567v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hofstede" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodosek Gabi Dreo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Mayzaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurel Gaetan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747053v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02102225v4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948512v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920828v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Lamas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soury" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755482v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645913v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645948v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337570v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070409v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000872v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000657v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delove" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000871v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070690v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069888v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099750v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099818v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071177v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100705v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00208049v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04984019v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03951196v3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645949v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>