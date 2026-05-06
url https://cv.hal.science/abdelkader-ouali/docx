--- v1 (2026-03-24)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -611,83 +611,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New pharmacophore fingerprints and Weight‐Matrix Learning for virtual screening. Application to Bcr‐Abl data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Rehioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cuissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/minf.202200210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variable neighborhood search for graphical model energy minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -696,124 +830,124 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 278, pp.103194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.artint.2019.103194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échantillonnage de motifs d'intervalles selon la fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djawad Bekkoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -855,73 +989,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et gestion de connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Strasbourg, France. pp.147-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux Descripteurs Discriminants pour la Fouille Interactive de Motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -976,73 +1110,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances EGC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon (Bourgogne), France. pp.409--416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiently Mining Closed Interval Patterns with Constraint Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djawad Bekkoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1074,92 +1208,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Uppasala, Sweden. pp.51-67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-60597-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une contrainte globale pour l'extraction de motifs d'intervalles fréquents fermés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djawad Bekkoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1201,73 +1335,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes 2024, Lens, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Pattern Mining using Discriminant Sub-patterns as Dynamic Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1312,92 +1446,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAKDD 2023: 27th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Osaka (Japon), Japan. pp.252-263, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33374-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Top-k Random-d Family Search : comment guider un expert dans un espace structuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1452,113 +1586,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Journées Francophones Extraction et Gestion de Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.103-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de Motifs d'Intervalles Fermés en utilisant la Programmation Par Contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djawad Bekkoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1577,207 +1711,207 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Élise Varielles, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting Outstanding Patterns Based on Their Neighbourhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Intelligent Data Analysis, IDA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Rennes, France. pp.185-198, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-01333-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de Motifs Fermés et Diversifiés Basée sur la Relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1799,1335 +1933,1344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Laghzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone sur la Science des Données (CIFSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving SAR analysis via pharmacophoric feature selection and feature transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Rehioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th SFCi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Feature Selection Method based on Tree Decomposition of Correlation Graph</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Maigret</w:t>
+                <w:t xml:space="preserve">A Relaxation-based Approach for Mining Diverse Closed Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed El Amine Laghzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LEG@ECML-PKDD 2019 - The third International Workshop on Advances in Managing and Mining Large Evolving Graphs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases - European Conference, {ECML} {PKDD} 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Ghent (virtual), Belgium. pp.36--54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67658-2_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194229v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equitable Conceptual Clustering using OWA operator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Feature Selection Method based on Tree Decomposition of Correlation Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir Loudni</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyoman Juniarta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Pacific-Asia Conference, PAKDD 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Melbourne, Australia. pp.465-477</w:t>
+              <w:t xml:space="preserve">LEG@ECML-PKDD 2019 - The third International Workshop on Advances in Managing and Mining Large Evolving Graphs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709850v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche complète à voisinages variables guidée par la décomposition arborescente pour la minimisation d'énergie dans les modèles graphiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equitable Conceptual Clustering using OWA operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon de Givry</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes 2018 (JFRB 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd Pacific-Asia Conference, PAKDD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Melbourne, Australia. pp.465-477</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733676v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'opérateur OWA pour le clustering conceptueí equitable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche complète à voisinages variables guidée par la décomposition arborescente pour la minimisation d'énergie dans les modèles graphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Francophones de Programmation Par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9e Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes 2018 (JFRB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France. 114 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIA.-.1-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818827v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent algorithmic advances for combinatorial optimization in graphical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schiex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP-18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Decomposition Guided Variable Neighborhood Search for Graphical Model Energy Minimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de l'opérateur OWA pour le clustering conceptueí equitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon de Givry</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence, UAI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">14èmes Journées Francophones de Programmation Par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628162v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Decomposition Guided Variable Neighborhood Search for Graphical Model Energy Minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Sydney, Australia. 10 p</w:t>
+              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence, UAI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733961v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integer Linear Programming for Pattern Set Mining; with an Application to Tiling</w:t>
+                <w:t xml:space="preserve">Iterative Decomposition Guided Variable Neighborhood Search for Graphical Model Energy Minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Sydney, Australia. 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597819v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently Finding Conceptual Clustering Models with Integer Linear Programming</w:t>
+                <w:t xml:space="preserve">Integer Linear Programming for Pattern Set Mining; with an Application to Tiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Joint Conferences on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jeju, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57529-2_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597804v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Conceptuel en PLNE</w:t>
+                <w:t xml:space="preserve">Efficiently Finding Conceptual Clustering Models with Integer Linear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
@@ -3162,116 +3305,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12-èmes Journées Francophones de Programmation par Contraintes (JFPC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">25th International Joint Conferences on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480619v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering conceptuel en PLNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loudni Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3303,289 +3446,414 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12-èmes Journées Francophones de Programmation par Contraintes (JFPC’16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative parallel decomposition guided VNS for solving Weighted CSP</w:t>
+                <w:t xml:space="preserve">Clustering Conceptuel en PLNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Loukil</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Boizumault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Int. Workshop on Hybrid MetaHeuristics (HM 14)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12-èmes Journées Francophones de Programmation par Contraintes (JFPC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024659v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cooperative parallel decomposition guided VNS for solving Weighted CSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Boizumault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Int. Workshop on Hybrid MetaHeuristics (HM 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, hamburg, Germany. pp 100-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07644-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une approche parallèle coopérative exploitant la décomposition arborescente dans VNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque sur l'Optimisation et les Systèmes d'Information et les Systèmes d'Information (COSI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Béjaia, Algeria. pp.P1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3595,156 +3863,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Graph Pattern Explorer (SGPEx)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:2965103b75bfde799d013a8168869ed8b6009223;origin=https://hal.archives-ouvertes.fr/hal-04057516;visit=swh:1:snp:34a1933583e423c3e278e01f7af0c30cd9bba03a;anchor=swh:1:rel:292195ed6b833ebe641c1cdaf573e4c699948d6f;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3754,147 +4022,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PepTraq: a toolbox for in silico data mining from genome and transcriptome databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Université de Caen Normandie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3904,279 +4172,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de concepts remarquables à partir de leur voisinage dans un treillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Manguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards lattice-based interactive pharmacophore exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th SFCi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4186,194 +4454,194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost Function Networks to Solve Large Computational Protein Design Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Malek Masmoudi, Bassem Jarboui, Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research and Simulation in healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-102, 2021, 978-3-030-45223-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-45223-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4520,51 +4788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawad Bekkoucha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehembre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cuissart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-024-01037-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Aribi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-024-09373-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufia Bennai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Amroun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-022-04667-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02463467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2019.103194" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60597-0_4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33374-3_20" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01333-1_15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laghzaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Rehioui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couronne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyoman Juniarta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.-.1-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Katsirelos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628162v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57529-2_23" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loudni Samir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Loukil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07644-7_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057516v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2965103b75bfde799d013a8168869ed8b6009223;origin=https://hal.archives-ouvertes.fr/hal-04057516;visit=swh:1:snp:34a1933583e423c3e278e01f7af0c30cd9bba03a;anchor=swh:1:rel:292195ed6b833ebe641c1cdaf573e4c699948d6f;path=/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawad Bekkoucha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehembre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cuissart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-024-01037-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Aribi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-024-09373-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufia Bennai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Amroun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-022-04667-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Rehioui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.202200210" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02463467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2019.103194" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60597-0_4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33374-3_20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01333-1_15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laghzaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couronne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03244005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Laghzaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67658-2_3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyoman Juniarta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.-.1-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Katsirelos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57529-2_23" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loudni Samir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Loukil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07644-7_8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057516v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2965103b75bfde799d013a8168869ed8b6009223;origin=https://hal.archives-ouvertes.fr/hal-04057516;visit=swh:1:snp:34a1933583e423c3e278e01f7af0c30cd9bba03a;anchor=swh:1:rel:292195ed6b833ebe641c1cdaf573e4c699948d6f;path=/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764657v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>