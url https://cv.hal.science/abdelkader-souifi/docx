--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -989,657 +989,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrahigh-Sensitive CMOS pH Sensor Developed in the BEOL of Standard 28 nm UTBB FDSOI</w:t>
+                <w:t xml:space="preserve">Ion beam synthesis of indium-oxide nanocrystals for improvement of oxide resistive random-access memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getenet Tesega Ayele</w:t>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Ecoffey</w:t>
+                <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+                <w:t xml:space="preserve">Pierre-Vincent Guenery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.1026 - 1032. </w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.015027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JEDS.2018.2861622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/aaa30b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895308v1</w:t>
+                <w:t xml:space="preserve">hal-01701543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion beam synthesis of indium-oxide nanocrystals for improvement of oxide resistive random-access memories</w:t>
+                <w:t xml:space="preserve">Indium-oxide nanoparticles for RRAM devices compatible with CMOS back-end-off-line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">Edgar A.A. León Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Guenery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+                <w:t xml:space="preserve">Oumaïma Abouzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Cours</w:t>
+                <w:t xml:space="preserve">Khaled Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Vincent Guenery</w:t>
+                <w:t xml:space="preserve">Solene Brottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/aaa30b⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701543v1</w:t>
+                <w:t xml:space="preserve">hal-01948065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium-oxide nanoparticles for RRAM devices compatible with CMOS back-end-off-line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrahigh-Sensitive CMOS pH Sensor Developed in the BEOL of Standard 28 nm UTBB FDSOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getenet Tesega Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar A.A. León Pérez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Vincent Guenery</w:t>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaïma Abouzaid</w:t>
+                <w:t xml:space="preserve">Serge Ecoffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Ayadi</w:t>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solene Brottet</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 143, pp.20-26. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1026 - 1032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JEDS.2018.2861622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948065v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High sensitivity pH sensing on the BEOL of industrial FDSOI transistors</w:t>
+                <w:t xml:space="preserve">Interface traps effect on the charge transport mechanisms in metal oxide semiconductor structures based on silicon nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lama Rahhal</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Kalboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Souifi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987313v1</w:t>
+                <w:t xml:space="preserve">hal-01701534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface traps effect on the charge transport mechanisms in metal oxide semiconductor structures based on silicon nanocrystals</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High sensitivity pH sensing on the BEOL of industrial FDSOI transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getenet Tesega Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fornacciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2017.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701534v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fabrication Process for Emerging Nanoelectronic Devices Based on Oxide Tunnel Junctions</w:t>
               </w:r>
@@ -1945,51 +1945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hizem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 713, pp.194</w:t>
@@ -2057,51 +2057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hizem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Souifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2161,77 +2161,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium-oxide nanoparticles for Ox-RRAM in CMOS back-end-off-line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Leon Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Guenery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Abouzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2384,338 +2384,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct exchange between silicon nanocrystals and tunnel oxide traps under illumination on single electron photodetector</w:t>
+                <w:t xml:space="preserve">Novel Concept of Gas Sensitivity Characterization of Materials Suited for Implementation in FET-Based Gas Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chattbouri</w:t>
+                <w:t xml:space="preserve">Yosri Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Troudi</w:t>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sghaier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Kalboussi</w:t>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aimez</w:t>
+                <w:t xml:space="preserve">Fabian Ambriz Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50, pp.1163. </w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063782616090062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s11671-016-1687-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701401v1</w:t>
+                <w:t xml:space="preserve">hal-01921508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Concept of Gas Sensitivity Characterization of Materials Suited for Implementation in FET-Based Gas Sensors</w:t>
+                <w:t xml:space="preserve">Direct exchange between silicon nanocrystals and tunnel oxide traps under illumination on single electron photodetector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosri Ayadi</w:t>
+                <w:t xml:space="preserve">S. Chattbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Troudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lama Rahhal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
+                <w:t xml:space="preserve">A. Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Ambriz Vargas</w:t>
+                <w:t xml:space="preserve">Vincent Aimez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
+              <w:t xml:space="preserve">Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.1163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s11671-016-1687-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1063782616090062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921508v1</w:t>
+                <w:t xml:space="preserve">hal-01701401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH driven addressing of silicon nanowires onto Si$_3$N$_4$/SiO$_2$ micro-patterned surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2805,90 +2805,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface state density dependence on detection process in single electron photo-detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Troudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aimez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 159, pp.151. </w:t>
@@ -2977,51 +2977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Gour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ecoffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelatif Jaouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3072,90 +3072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The important contribution of photo-generated charges to the silicon nanocrystals photo-charging/discharging-response time at room temperature in MOS-photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chattbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Troudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fargi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Souifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3232,51 +3232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Gour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelatif Jaouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ecoffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3486,64 +3486,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of defect on I(V) instabilities observed on Ti/4H-SiC high voltage Schottky diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Troudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Souifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4308,51 +4308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cavalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-R Plaussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de Printemps du Club Microcapteurs chimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club Microcapteurs chimiques (CMC2) et Fédération micro et nanotechnologies (FMNT Grenoble), Mar 2024, Grenoble, France</w:t>
@@ -4608,277 +4608,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de capteurs environnementaux ultra-basse consommation en technologie CMOS FDSOI</w:t>
+                <w:t xml:space="preserve">Développement d’un capteur environnemental ultra-basse consommation à base de SnO2 en technologie CMOS FDSOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">João Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levert Theo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernard Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bassem Salem</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international workshop of IEEE Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées de la matière condensée (JMC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de physique (SFP), Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503960v1</w:t>
+                <w:t xml:space="preserve">hal-03375553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un capteur environnemental ultra-basse consommation à base de SnO2 en technologie CMOS FDSOI</w:t>
+                <w:t xml:space="preserve">Intégration de capteurs environnementaux ultra-basse consommation en technologie CMOS FDSOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">João Resende</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levert Theo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pelissier</w:t>
+                <w:t xml:space="preserve">Theo Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+                <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la matière condensée (JMC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de physique (SFP), Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">4th international workshop of IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375553v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of porosified silicon micropillars for wick performance enhancement</w:t>
               </w:r>
@@ -5002,51 +5002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of resistive memories using In2O3 nanostructures integration with a CMOS Back-End-Off-Line process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Souifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Guenery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5233,346 +5233,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in the performances of a plasmonic sensor using a combination of electrohydrodynamical effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+                <w:t xml:space="preserve">Ultrahigh-Sensitive and CMOS Compatible ISFET Developed in BEOL of Industrial UTBB FDSOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getenet Tesega Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ecoffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Marchalot</w:t>
+                <w:t xml:space="preserve">Romain Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielectrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom</w:t>
+              <w:t xml:space="preserve">2018 IEEE Symposium on VLSI Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Honolulu, United States. pp.97-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946302v1</w:t>
+                <w:t xml:space="preserve">hal-02047342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrahigh-Sensitive and CMOS Compatible ISFET Developed in BEOL of Industrial UTBB FDSOI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+                <w:t xml:space="preserve">Improvement in the performances of a plasmonic sensor using a combination of electrohydrodynamical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bon</w:t>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Symposium on VLSI Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Honolulu, United States. pp.97-98</w:t>
+              <w:t xml:space="preserve">Dielectrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047342v1</w:t>
+                <w:t xml:space="preserve">hal-01946302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium-oxide nanoparticles for Ox-RRAM in CMOS back-end-off-line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Leon Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Guenery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abouzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5608,286 +5608,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of ultrasensitive extended-gate Ion-sensitive-field-effect-transistor based on industrial UTBB FDSOI transistor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Ecoffey</w:t>
+                <w:t xml:space="preserve">Embedded Vapor Chamber in Microelectronics Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Struss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Souifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gontrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSDERC 2017 - 47th IEEE European Solid-State Device Research Conference (ESSDERC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNRDM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895310v1</w:t>
+                <w:t xml:space="preserve">hal-02097246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Vapor Chamber in Microelectronics Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Gontrand</w:t>
+                <w:t xml:space="preserve">Development of ultrasensitive extended-gate Ion-sensitive-field-effect-transistor based on industrial UTBB FDSOI transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getenet Tesega Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ecoffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESSDERC 2017 - 47th IEEE European Solid-State Device Research Conference (ESSDERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Leuven, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2017.8066642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097246v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HfOx complementary resistive switches</w:t>
               </w:r>
@@ -6007,51 +6007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HfO&amp;lt;inf&amp;gt;x&amp;lt;/inf&amp;gt; complementary resistive switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Labalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ecoffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6723,51 +6723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Chamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7135,51 +7135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ghouma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavalaglio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raoul Plaussu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crowin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3537180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrione" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aussenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134947" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03938734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laguna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rouchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3203368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185296v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Abouzaid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mehdi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moeyaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122450" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Maalaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Collin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colonna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Coudrain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Shirazy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ch&#233;ramy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2018.2874241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895308v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getenet Tesega Ayele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ecoffey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2018.2861622" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Guenery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaa30b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A.A. Le&#243;n P&#233;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Abouzaid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ayadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Brottet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fornacciari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.05.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NLD9WS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalboussi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A Drouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Droulers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Labalette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lee Sang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Harvey-Collard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8613571" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeannot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blonkowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beilliard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2698205" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fargi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hizem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701509v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Leon Perez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ulis.2017.7962597" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rechem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khial" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djeffal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattbouri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Troudi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sghaier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aimez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782616090062" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921508v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Ayadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ambriz Vargas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1687-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Genest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauvais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chamas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/29/295602" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701397v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bargaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yacoubi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.031" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCWHJC7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701405v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Gour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Jaouad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4936885" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701404v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916788v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.01.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2TK209P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Hajjam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bounouar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilmain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2452575" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489432v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelwahed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poncelet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.067" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC97NJ32-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poncet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2030659" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05460204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antonelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gout" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSERC66193.2025.11214047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912831v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghouma" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Plaussu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859090v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hentati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalaglio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelissier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Levert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375553v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Resende" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levert Theo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Struss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudrain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Colonna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gontrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029510v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Struss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946302v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701469v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abouzaid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895310v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066642" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701384v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777083" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489607v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Droulers" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harvey-Collard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489310v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A-Bounouar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pioro-Ladriere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616510v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340000v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martinet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489585v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041926v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Beaufils" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nivesse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ghouma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavalaglio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raoul Plaussu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crowin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3537180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrione" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aussenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134947" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03938734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laguna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rouchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3203368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185296v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Abouzaid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mehdi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moeyaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122450" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Maalaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Collin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colonna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Coudrain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Shirazy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ch&#233;ramy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2018.2874241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Guenery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaa30b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A.A. Le&#243;n P&#233;rez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Abouzaid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ayadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Brottet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getenet Tesega Ayele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ecoffey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2018.2861622" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalboussi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fornacciari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.05.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NLD9WS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A Drouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Droulers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Labalette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lee Sang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Harvey-Collard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8613571" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeannot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blonkowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beilliard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2698205" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fargi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hizem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701509v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Leon Perez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ulis.2017.7962597" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rechem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khial" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djeffal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Ayadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ambriz Vargas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1687-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattbouri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Troudi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sghaier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aimez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782616090062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Genest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauvais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chamas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/29/295602" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701397v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bargaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yacoubi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.031" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCWHJC7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701405v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Gour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Jaouad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4936885" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701404v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916788v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.01.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2TK209P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Hajjam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bounouar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilmain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2452575" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489432v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelwahed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poncelet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.067" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC97NJ32-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poncet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2030659" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05460204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antonelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gout" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSERC66193.2025.11214047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912831v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghouma" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Plaussu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859090v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hentati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalaglio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375553v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Resende" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levert Theo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelissier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503960v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Levert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Struss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudrain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Colonna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gontrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029510v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Struss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946302v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701469v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abouzaid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097246v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895310v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066642" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701384v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777083" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489607v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Droulers" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harvey-Collard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489310v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A-Bounouar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pioro-Ladriere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616510v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340000v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martinet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489585v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041926v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Beaufils" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nivesse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>