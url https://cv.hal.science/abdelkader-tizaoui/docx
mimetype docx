--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -193,165 +193,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave propagation method applied to the follicle selection process equation in the Ovary,</w:t>
+                <w:t xml:space="preserve">Incomplete factorization preconditioning and GMRESalgorithm applied to the 1-D neutron transport equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mathematics and Computation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (2), http://www.ceser.in/ceserp/index.php/ijmc/article/view/6715</w:t>
+              <w:t xml:space="preserve">International Journal of Mathematics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551267v1</w:t>
+                <w:t xml:space="preserve">hal-03740668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete factorization preconditioning and GMRESalgorithm applied to the 1-D neutron transport equation</w:t>
+                <w:t xml:space="preserve">A wave propagation method applied to the follicle selection process equation in the Ovary,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mathematics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">International Journal of Mathematics and Computation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (2), http://www.ceser.in/ceserp/index.php/ijmc/article/view/6715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740668v1</w:t>
+                <w:t xml:space="preserve">hal-04551267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully analytical method to assess the risk of capsizing in beam sea</w:t>
               </w:r>
@@ -1170,182 +1170,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial preconditioning and the Generalized Minimal Residual algorithm solver for the 2-D Boltzmann transport equation</w:t>
+                <w:t xml:space="preserve">Application de l'algorithme GMRES et d'une dcomposition spatiale la rsolution itrative de l'quation de transport neutronique 1-D,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des sciences mathématiques du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (1), pp.89-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551326v1</w:t>
+                <w:t xml:space="preserve">hal-04551412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'algorithme GMRES et d'une dcomposition spatiale la rsolution itrative de l'quation de transport neutronique 1-D,</w:t>
+                <w:t xml:space="preserve">Polynomial preconditioning and the Generalized Minimal Residual algorithm solver for the 2-D Boltzmann transport equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences mathématiques du Québec</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 345 (3), pp.177-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551412v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splitting operator for solving the neutron transport equation in 1-D spherical geometry,</w:t>
               </w:r>
@@ -2220,51 +2220,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1FCF95F"/>
+    <w:nsid w:val="57CF5A66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2451,51 +2451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-tizaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8088-6523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551267v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Tizaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740668v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Pivert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjesvarane Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Billard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-016-0398-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;barek Fares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.141209.280610s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.09.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JQ09GH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527437v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10894-009-9197-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FNN9THX2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akesbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10894-008-9150-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6650G8Z4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.06.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pivert Fr&#233;dric Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizaoui Abdelkader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Radjesvarane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billard Jean-Yves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tordeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04551855v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-tizaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8088-6523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Tizaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Pivert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjesvarane Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Billard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-016-0398-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;barek Fares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.141209.280610s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.09.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JQ09GH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527437v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10894-009-9197-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FNN9THX2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akesbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10894-008-9150-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6650G8Z4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.06.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pivert Fr&#233;dric Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizaoui Abdelkader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Radjesvarane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billard Jean-Yves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tordeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04551855v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>