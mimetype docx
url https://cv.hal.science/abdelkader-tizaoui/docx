--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -193,165 +193,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete factorization preconditioning and GMRESalgorithm applied to the 1-D neutron transport equation</w:t>
+                <w:t xml:space="preserve">A wave propagation method applied to the follicle selection process equation in the Ovary,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mathematics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">International Journal of Mathematics and Computation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (2), http://www.ceser.in/ceserp/index.php/ijmc/article/view/6715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740668v1</w:t>
+                <w:t xml:space="preserve">hal-04551267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave propagation method applied to the follicle selection process equation in the Ovary,</w:t>
+                <w:t xml:space="preserve">Incomplete factorization preconditioning and GMRESalgorithm applied to the 1-D neutron transport equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mathematics and Computation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (2), http://www.ceser.in/ceserp/index.php/ijmc/article/view/6715</w:t>
+              <w:t xml:space="preserve">International Journal of Mathematics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551267v1</w:t>
+                <w:t xml:space="preserve">hal-03740668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully analytical method to assess the risk of capsizing in beam sea</w:t>
               </w:r>
@@ -1170,182 +1170,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'algorithme GMRES et d'une dcomposition spatiale la rsolution itrative de l'quation de transport neutronique 1-D,</w:t>
+                <w:t xml:space="preserve">Polynomial preconditioning and the Generalized Minimal Residual algorithm solver for the 2-D Boltzmann transport equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences mathématiques du Québec</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 345 (3), pp.177-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551412v1</w:t>
+                <w:t xml:space="preserve">hal-04551326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial preconditioning and the Generalized Minimal Residual algorithm solver for the 2-D Boltzmann transport equation</w:t>
+                <w:t xml:space="preserve">Application de l'algorithme GMRES et d'une dcomposition spatiale la rsolution itrative de l'quation de transport neutronique 1-D,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales des sciences mathématiques du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (1), pp.89-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.06.011⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04551326v1</w:t>
+                <w:t xml:space="preserve">hal-04551412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splitting operator for solving the neutron transport equation in 1-D spherical geometry,</w:t>
               </w:r>
@@ -2220,51 +2220,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57CF5A66"/>
+    <w:nsid w:val="13ACA7E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2451,51 +2451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-tizaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8088-6523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Tizaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Pivert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjesvarane Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Billard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-016-0398-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;barek Fares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.141209.280610s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.09.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JQ09GH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527437v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10894-009-9197-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FNN9THX2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akesbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10894-008-9150-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6650G8Z4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.06.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pivert Fr&#233;dric Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizaoui Abdelkader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Radjesvarane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billard Jean-Yves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tordeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04551855v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-tizaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8088-6523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551267v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Tizaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740668v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Pivert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjesvarane Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Billard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-016-0398-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;barek Fares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.141209.280610s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.09.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JQ09GH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527437v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10894-009-9197-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FNN9THX2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akesbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10894-008-9150-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6650G8Z4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.06.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pivert Fr&#233;dric Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizaoui Abdelkader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Radjesvarane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billard Jean-Yves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tordeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04551855v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>