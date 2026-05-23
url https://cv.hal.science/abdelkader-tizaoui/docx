--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-8088-6523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=obMctMUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -185,1234 +206,1234 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wave propagation method applied to the follicle selection process equation in the Ovary,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mathematics and Computation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (2), http://www.ceser.in/ceserp/index.php/ijmc/article/view/6715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incomplete factorization preconditioning and GMRESalgorithm applied to the 1-D neutron transport equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mathematics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully analytical method to assess the risk of capsizing in beam sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radjesvarane Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (1), pp.125-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00773-016-0398-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matched Asymptotic Expansions of the Eigenvalues of a 3-D Boundary-Value Problem Relative to Two Cavities Linked by a Hole of Small Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’barek Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (2), pp.456-471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4208/cicp.141209.280610s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matched Asymptotic Expansions of the Eigenvalues of a 3-D boundary-value problem relative to two cavities linked by a hole of small size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Barek Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (2), pp.456-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic expansions of the eigenvalues of a 2-D boundary-value problem relative to two cavities linked by a hole of small size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 347 (19-20), pp.1147-1152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crma.2009.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic expansions of the eigenvalues of a 2-D boundary-value problem relative to two cavities linked by a hole of small size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 347 (19-20), pp.1147--1152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crma.2009.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00527437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Methods for Solving the Neutron Transport Equation in 1-D Spherical Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fusion Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (4), pp.342-345. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10894-009-9197-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GMRes Algorithm and Symmetric Gauss-Seidel Preconditioning Solver for 2-D Boltzmann Transport Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Akesbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fusion Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (3), pp.225-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10894-008-9150-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial preconditioning and the Generalized Minimal Residual algorithm solver for the 2-D Boltzmann transport equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Application de l'algorithme GMRES et d'une dcomposition spatiale la rsolution itrative de l'quation de transport neutronique 1-D,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales des sciences mathématiques du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (1), pp.89-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.06.011⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04551326v1</w:t>
+                <w:t xml:space="preserve">hal-04551412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'algorithme GMRES et d'une dcomposition spatiale la rsolution itrative de l'quation de transport neutronique 1-D,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Polynomial preconditioning and the Generalized Minimal Residual algorithm solver for the 2-D Boltzmann transport equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences mathématiques du Québec</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 345 (3), pp.177-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551412v1</w:t>
+                <w:t xml:space="preserve">hal-04551326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splitting operator for solving the neutron transport equation in 1-D spherical geometry,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. J. Math. Stat.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.31-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1422,124 +1443,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching of Asymptotic Expansions for a 2-D eigenvalue problem with two cavities linked by a narrow hole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA Bordeaux Sud-Ouest et Université de Pau, 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00527896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1549,258 +1570,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Study of the Capsize Probability of a Frigate,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pivert Frédric Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tizaoui Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Radjesvarane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billard Jean-Yves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on the Stability of Ships and Ocean Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.14-19, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-Order Asymptotic Expansion for an Eigenvalue Set in Domain with Small Iris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Industrial Mathematics at ECMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Springer Berlin Heidelberg, pp.715-720, 2010, Mathematics in Industry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1810,95 +1831,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-conditionnement en dimension infinie et Transport neutronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 978-3-8416-3465-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1908,134 +1929,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching of Asymptotic Expansions for a 2-D eigenvalue problem with two cavities linked by a narrow hole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2009, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00527776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2045,114 +2066,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe de préconditionnement et de décomposition d'opérateur pour l'équation de transport neutronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Haute Alsace (UHA), 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04551855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2220,51 +2241,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13ACA7E2"/>
+    <w:nsid w:val="DD0F328C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2451,51 +2472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-tizaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8088-6523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551267v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Tizaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740668v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Pivert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjesvarane Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Billard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-016-0398-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;barek Fares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.141209.280610s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.09.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JQ09GH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527437v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10894-009-9197-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FNN9THX2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akesbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10894-008-9150-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6650G8Z4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.06.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pivert Fr&#233;dric Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizaoui Abdelkader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Radjesvarane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billard Jean-Yves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tordeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04551855v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-tizaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8088-6523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=obMctMUAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Tizaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740668v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Pivert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjesvarane Alexandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Billard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-016-0398-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;barek Fares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.141209.280610s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.09.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JQ09GH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10894-009-9197-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FNN9THX2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551312v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akesbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10894-008-9150-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6650G8Z4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.06.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pivert Fr&#233;dric Le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizaoui Abdelkader" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Radjesvarane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billard Jean-Yves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tordeux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04551855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>