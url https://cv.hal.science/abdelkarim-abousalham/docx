--- v0 (2026-03-22)
+++ v1 (2026-04-18)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,299 +368,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the fermentation of unsalted Moroccan picholine green olives through heat-shock treatment, &amp;lt;i&amp;gt;Lactiplantibacillus plantarum&amp;lt;/i&amp;gt; S61 inoculation and orange peel addition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of a new chitinase from Nocardiopsis halophila TN-X8 utilizing bio-waste from the blue swimming crab: enzyme characterization and immobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Mechri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fadoua Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Bessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moumnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Meryem Idrissi Yahyaoui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Ed-Daoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CyTA - Journal of Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (1), pp.2384610. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (32), pp.45217-45233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19476337.2024.2384610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-34088-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943555v1</w:t>
+                <w:t xml:space="preserve">hal-04669824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of a new chitinase from Nocardiopsis halophila TN-X8 utilizing bio-waste from the blue swimming crab: enzyme characterization and immobilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sondes Mechri</w:t>
+                <w:t xml:space="preserve">Enhancing the fermentation of unsalted Moroccan picholine green olives through heat-shock treatment, &amp;lt;i&amp;gt;Lactiplantibacillus plantarum&amp;lt;/i&amp;gt; S61 inoculation and orange peel addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Idrissi Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moumnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadoua Jabeur</w:t>
+                <w:t xml:space="preserve">Nadia Houmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boutheina Bessadok</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Meryem Idrissi Yahyaoui</w:t>
+                <w:t xml:space="preserve">Abderrahim Ed-Daoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (32), pp.45217-45233. </w:t>
+              <w:t xml:space="preserve">CyTA - Journal of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.2384610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-34088-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19476337.2024.2384610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669824v1</w:t>
+                <w:t xml:space="preserve">hal-04943555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a highly efficient oil degumming process using a novel phosphatidylinositol-specific phospholipase C enzyme from Bacillus thuringiensis PL14</w:t>
               </w:r>
@@ -778,6262 +778,6128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTIMICROBIAL ACTIVITY OF LACTIPLANTIBACILLUS AND LEVILACTOBACILLUS STRAINS ISOLATED FROM FERMENTED OLIVE AND THEIR APPLICATION IN MILK AND PASTILLA LEAF BIOPRESERVATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical characterization of an alkaline and detergent-stable Lipase from Fusarium annulatum Bugnicourt strain CBS associated with olive tree dieback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Dab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houssam Abouloifa</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Mechri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahya Rokni</w:t>
+                <w:t xml:space="preserve">Fawzi Allala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda Bellaouchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meryem Idrissi Yahyaoui</w:t>
+                <w:t xml:space="preserve">Khelifa Bouacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiology, Biotechnology and Food Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (5), pp.e6021. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (5), pp.e0286091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55251/jmbfs.6021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0286091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669965v1</w:t>
+                <w:t xml:space="preserve">hal-04634467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of an alkaline and detergent-stable Lipase from Fusarium annulatum Bugnicourt strain CBS associated with olive tree dieback</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANTIMICROBIAL ACTIVITY OF LACTIPLANTIBACILLUS AND LEVILACTOBACILLUS STRAINS ISOLATED FROM FERMENTED OLIVE AND THEIR APPLICATION IN MILK AND PASTILLA LEAF BIOPRESERVATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sondes Mechri</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Abouloifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fawzi Allala</w:t>
+                <w:t xml:space="preserve">Yahya Rokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khelifa Bouacem</w:t>
+                <w:t xml:space="preserve">Reda Bellaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Idrissi Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (5), pp.e0286091. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiology, Biotechnology and Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.e6021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0286091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55251/jmbfs.6021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634467v1</w:t>
+                <w:t xml:space="preserve">hal-04669965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activity of lactic acid bacteria and their application in food biopreservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Abouloifa</w:t>
+                <w:t xml:space="preserve">Preparation, characterization, immobilization, and molecular docking analysis of a novel detergent-stable subtilisin-like serine protease from Streptomyces mutabilis strain TN-X30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Mechri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Allala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Bouacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Ghabbour</w:t>
+                <w:t xml:space="preserve">Hassan Gwaithan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Advances in Applied Microbiology, 120, pp.33-77. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 222, pp.1326-1342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aambs.2022.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.09.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669827v1</w:t>
+                <w:t xml:space="preserve">hal-04669845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification, Biochemical and Kinetic Characterization of a Novel Alkaline sn-1,3-Regioselective Triacylglycerol Lipase from Penicilliumcrustosum Thom Strain P22 Isolated from Moroccan Olive Mill Wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antifungal activity of lactic acid bacteria and their application in food biopreservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Abouloifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Houssam Abouloifa</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Rokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Bellaouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ennouamane Saalaoui</w:t>
+                <w:t xml:space="preserve">Nabil Ghabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (19), pp.11920. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Advances in Applied Microbiology, 120, pp.33-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms231911920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aambs.2022.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634468v1</w:t>
+                <w:t xml:space="preserve">hal-04669827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation, characterization, immobilization, and molecular docking analysis of a novel detergent-stable subtilisin-like serine protease from Streptomyces mutabilis strain TN-X30</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purification, Biochemical and Kinetic Characterization of a Novel Alkaline sn-1,3-Regioselective Triacylglycerol Lipase from Penicilliumcrustosum Thom Strain P22 Isolated from Moroccan Olive Mill Wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Hasnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Dab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Mechri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ismail Hasnaoui</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Abouloifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Gwaithan</w:t>
+                <w:t xml:space="preserve">Ennouamane Saalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 222, pp.1326-1342. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (19), pp.11920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.09.161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms231911920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669845v1</w:t>
+                <w:t xml:space="preserve">hal-04634468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipase D inhibitors screening: Probing and evaluation of ancient and novel molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterologous expression, kinetic characterization and molecular modeling of a new sn-1,3-regioselective triacylglycerol lipase from Serratia sp. W3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Eddehech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nabil Smichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yani Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Renaud Rahier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.10.268⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2021.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669832v1</w:t>
+                <w:t xml:space="preserve">hal-04634469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro lipolysis and physicochemical characterization of unconventional star anise oil towards the development of new lipid-based drug delivery systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phospholipase D inhibitors screening: Probing and evaluation of ancient and novel molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bessaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Abla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannet Kamoun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ali Bougatef</w:t>
+                <w:t xml:space="preserve">Meryem Aydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2021.e06717⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.1131-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.10.268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669830v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phospholipase D inhibitors screening: Probing and evaluation of ancient and novel molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yani Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bessaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Abla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Aydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 166, pp.1131-1140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.10.268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and heterologous expression of subtilisin SAPN, a serine alkaline protease from Melghiribacillus thermohalophilus Nari2AT in Escherichia coli and Pichia pastoris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sondes Mechri</w:t>
+                <w:t xml:space="preserve">In vitro lipolysis and physicochemical characterization of unconventional star anise oil towards the development of new lipid-based drug delivery systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannet Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Krichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Zaraî Jaouadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aicha Bouraoui</w:t>
+                <w:t xml:space="preserve">Ali Bougatef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2021.03.020⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.e06717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2021.e06717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669852v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and heterologous expression of subtilisin SAPN, a serine alkaline protease from Melghiribacillus thermohalophilus Nari2AT in Escherichia coli and Pichia pastoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Mechri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zaraî Jaouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khelifa Bouacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzi Allala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 105, pp.27-41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2021.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the recombinant thermostable phosphatidylcholine-specific phospholipase C activity from Bacillus thuringiensis: Biochemical and interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Eddehech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Smichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Violot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyre Brizuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 630, pp.127629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous expression, kinetic characterization and molecular modeling of a new sn-1,3-regioselective triacylglycerol lipase from Serratia sp. W3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Identiﬁcation of a novel intestinal phospholipase A2 from annular seabream: Insights into its catalytic mechanism and its role in biological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Smichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcemeddine Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Zarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fendri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103, pp.87-97. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 91, pp.197 - 207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2019.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2021.02.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04634469v1</w:t>
+                <w:t xml:space="preserve">hal-03489957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal phospholipase A2 from Sparidae species: Functional properties and cytotoxic potential evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Smichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetz Parsiegla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goetz Parsiegla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Neila Achouri</w:t>
+                <w:t xml:space="preserve">Zied Zarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 143, pp.881-890. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.09.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a novel intestinal phospholipase A2 from annular seabream: Insights into its catalytic mechanism and its role in biological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal phospholipase A2 from Sparidae species: Functional properties and cytotoxic potential evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Smichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetz Parsiegla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goetz Parsiegla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Neila Achouri</w:t>
+                <w:t xml:space="preserve">Zied Zarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 143, pp.881-890. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.09.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identiﬁcation of a novel intestinal phospholipase A2 from annular seabream: Insights into its catalytic mechanism and its role in biological processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houcemeddine Othman</w:t>
+                <w:t xml:space="preserve">Exploring the influence of phospholipid monolayer conformation and environmental conditions on the interfacial binding of Gibberella Zeae lipase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanghua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuchong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Zarai</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.1051-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.03.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2019.12.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03489957v1</w:t>
+                <w:t xml:space="preserve">hal-04669837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production, purification and biochemical characterization of a thermoactive, alkaline lipase from a newly isolated Serratia sp. W3 Tunisian strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Eddehech</w:t>
+                <w:t xml:space="preserve">Plant phospholipase D mining unravels new conserved residues important for catalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Zarai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nabil Smichi</w:t>
+                <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.11.050⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1864 (5), pp.688-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02128876v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the influence of phospholipid monolayer conformation and environmental conditions on the interfacial binding of Gibberella Zeae lipase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Deletion the C-terminal peptides of Vibrio harveyi phospholipase D significantly improved its enzymatic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanghua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongze Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 132, pp.1051-1056. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.03.169⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 129, pp.1140-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.12.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04669837v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion the C-terminal peptides of Vibrio harveyi phospholipase D significantly improved its enzymatic properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of a new natural gastric lipase inhibitor from star anise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannet Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.12.097⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.469-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8fo02009d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02132522v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new natural gastric lipase inhibitor from star anise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
+                <w:t xml:space="preserve">Production, purification and biochemical characterization of a thermoactive, alkaline lipase from a newly isolated Serratia sp. W3 Tunisian strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Eddehech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Zarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Smichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8fo02009d⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.792-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04669840v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant phospholipase D mining unravels new conserved residues important for catalytic activity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of a new natural gastric lipase inhibitor from star anise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannet Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.469 - 478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8fo02009d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.01.008⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04634471v1</w:t>
+                <w:t xml:space="preserve">hal-03006544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new natural gastric lipase inhibitor from star anise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the influence of phospholipid monolayer conformation and environmental conditions on the interfacial binding of Gibberella Zeae lipase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanghua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuchong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8fo02009d⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.1051-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.03.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006544v1</w:t>
+                <w:t xml:space="preserve">hal-02132750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant phospholipase D mining unravels new conserved residues important for catalytic activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Deletion the C-terminal peptides of Vibrio harveyi phospholipase D significantly improved its enzymatic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanghua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongze Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.01.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.1140-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.12.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132514v1</w:t>
+                <w:t xml:space="preserve">hal-04669842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion the C-terminal peptides of Vibrio harveyi phospholipase D significantly improved its enzymatic properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Plant phospholipase D mining unravels new conserved residues important for catalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yonghua Wang</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.12.097⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1864 (5), pp.688-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669842v1</w:t>
+                <w:t xml:space="preserve">hal-02132514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the influence of phospholipid monolayer conformation and environmental conditions on the interfacial binding of Gibberella Zeae lipase</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Continuous and Sensitive Spectrophotometric Assay for Lipase and Phospholipase A Activities Using α-Eleostearic Acid-Containing Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soulère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.03.169⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Methods in Molecular Biology, 1835, pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8672-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132750v1</w:t>
+                <w:t xml:space="preserve">hal-04670089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production, purification and biochemical characterization of a thermoactive, alkaline lipase from a newly isolated Serratia sp. W3 Tunisian strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Expression and Purification of Recombinant Vigna unguiculata Phospholipase D in Pichia pastoris for Structural Studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael V Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1835, pp.191-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8672-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04669966v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous and Sensitive Spectrophotometric Assay for Lipase and Phospholipase A Activities Using α-Eleostearic Acid-Containing Substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Soulère</w:t>
+                <w:t xml:space="preserve">Efficient heterologous expression, functional characterization and molecular modeling of annular seabream digestive phospholipase A2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Smichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcemeddine Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Grand</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8672-9_5⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 211, pp.16-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04670089v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and Purification of Recombinant Vigna unguiculata Phospholipase D in Pichia pastoris for Structural Studies.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Production, purification and biochemical characterization of a thermoactive, alkaline lipase from a newly isolated Serratia sp. W3 Tunisian strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01862139v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient heterologous expression, functional characterization and molecular modeling of annular seabream digestive phospholipase A2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Neila Achouri</w:t>
+                <w:t xml:space="preserve">Expression and Purification of Recombinant Vigna unguiculata Phospholipase D in Pichia pastoris for Structural Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Methods in Molecular Biology, 1835, pp.191-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8672-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.06.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01571308v1</w:t>
+                <w:t xml:space="preserve">hal-04669859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and Purification of Recombinant Vigna unguiculata Phospholipase D in Pichia pastoris for Structural Studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Effect of N- and C-Terminal Amino Acids on the Interfacial Binding Properties of Phospholipase D from Vibrio parahaemolyticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanghua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixia Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuchong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8672-9_10⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (8), pp.2447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19082447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669859v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of N- and C-Terminal Amino Acids on the Interfacial Binding Properties of Phospholipase D from Vibrio parahaemolyticus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Direct and Continuous Measurement of Phospholipase D Activities Using the Chelation-Enhanced Fluorescence Property of 8-Hydroxyquinoline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19082447⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04669858v1</w:t>
+                <w:t xml:space="preserve">hal-04670091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and Continuous Measurement of Phospholipase D Activities Using the Chelation-Enhanced Fluorescence Property of 8-Hydroxyquinoline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Phospholipases: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Methods in Molecular Biology, 1835, pp.69-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8672-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670091v1</w:t>
+                <w:t xml:space="preserve">hal-04670090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipases: An Overview</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional and Structural Characterization of a Thermostable Phospholipase A(2) from a Sparidae Fish (Diplodus annularis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yani Arhab</w:t>
+                <w:t xml:space="preserve">Nabil Smichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcemeddine Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (11), pp.2468-2480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b05810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8672-9_3⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04670090v1</w:t>
+                <w:t xml:space="preserve">hal-01513614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and Structural Characterization of a Thermostable Phospholipase A(2) from a Sparidae Fish (Diplodus annularis)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Neila Achouri</w:t>
+                <w:t xml:space="preserve">α-Eleostearic acid-containing triglycerides for a continuous assay to determine lipase sn -1 and sn -3 regio-preference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soulère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Queneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 206, pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b05810⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01513614v1</w:t>
+                <w:t xml:space="preserve">hal-04167239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Eleostearic acid-containing triglycerides for a continuous assay to determine lipase sn -1 and sn -3 regio-preference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Soulère</w:t>
+                <w:t xml:space="preserve">Reassessing the Potential Activities of Plant CGI-58 Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Bentebibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0145806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.06.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04167239v1</w:t>
+                <w:t xml:space="preserve">hal-01693107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessing the Potential Activities of Plant CGI-58 Protein</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Development of a Direct and Continuous Phospholipase D Assay Based on the Chelation-Enhanced Fluorescence Property of 8-Hydroxyquinoline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (1), pp.666-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b02332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01693107v1</w:t>
+                <w:t xml:space="preserve">hal-04634472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Direct and Continuous Phospholipase D Assay Based on the Chelation-Enhanced Fluorescence Property of 8-Hydroxyquinoline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Rahier</w:t>
+                <w:t xml:space="preserve">Development of a high-throughput assay for measuring phospholipase A activity using synthetic 1,2-a-eleostearoyl-sn-glycero-3-phosphocholine coated on microtiter plates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy El Alauoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soulère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Queneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 88 (1), pp.666-674. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 86 (21), pp.10576-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac502096v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b02332⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04634472v1</w:t>
+                <w:t xml:space="preserve">hal-01141494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a high-throughput assay for measuring phospholipase A activity using synthetic 1,2-a-eleostearoyl-sn-glycero-3-phosphocholine coated on microtiter plates.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meddy El Alauoui</w:t>
+                <w:t xml:space="preserve">Kinetic and structural characterization of triacylglycerol lipases possessing phospholipase A1 activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakher Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Bou Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1841 (4), pp.581-587</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac502096v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01141494v1</w:t>
+                <w:t xml:space="preserve">hal-00991107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and structural characterization of triacylglycerol lipases possessing phospholipase A1 activity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">α/β-Hydrolase Domain-6-Accessible Monoacylglycerol Controls Glucose-Stimulated Insulin Secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shangang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mugabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Delghingaro-Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1841 (4), pp.581-587</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (6), pp.993-1007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991107v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α/β-Hydrolase Domain-6-Accessible Monoacylglycerol Controls Glucose-Stimulated Insulin Secretion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viviane Delghingaro-Augusto</w:t>
+                <w:t xml:space="preserve">Development of a High-Throughput Assay for Measuring Phospholipase A Activity Using Synthetic 1,2-α-Eleostearoyl- sn -glycero-3-phosphocholine Coated on Microtiter Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soulère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Queneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (21), pp.10576-10583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac502096v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01141527v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a High-Throughput Assay for Measuring Phospholipase A Activity Using Synthetic 1,2-α-Eleostearoyl- sn -glycero-3-phosphocholine Coated on Microtiter Plates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Queneau</w:t>
+                <w:t xml:space="preserve">α/β-Hydrolase Domain-6-Accessible Monoacylglycerol Controls Glucose-Stimulated Insulin Secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shangang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mugabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Delghingaro-Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac502096v⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (6), pp.993-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2014.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634475v1</w:t>
+                <w:t xml:space="preserve">hal-04634473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α/β-Hydrolase Domain-6-Accessible Monoacylglycerol Controls Glucose-Stimulated Insulin Secretion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viviane Delghingaro-Augusto</w:t>
+                <w:t xml:space="preserve">Phospholipases of mineralization competent cells and matrix vesicles: roles in physiological and pathological mineralizations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Mebarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Duy Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Bandorowicz-Pikula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.5036-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms14035036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2014.04.003⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04634473v1</w:t>
+                <w:t xml:space="preserve">hal-00917256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a high-throughput assay for measuring lipase activity using natural triacylglycerols coated on microtiter plates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Serveau-Avesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138 (18), pp.5230-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3an36699e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipases of mineralization competent cells and matrix vesicles: roles in physiological and pathological mineralizations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Direct determination of phospholipase D activity by infrared spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Duy Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Pikula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Mebarek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 430 (1), pp.32-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2012.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms14035036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00917256v1</w:t>
+                <w:t xml:space="preserve">hal-00917259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipases or esterases: does it really matter? Toward a new bio-physico-chemical classification.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An ultraviolet spectrophotometric assay for the screening of sn-2-specific lipases using 1,3-O-dioleoyl-2-O-α-eleostearoyl-sn-glycerol as substrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia D Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Buono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fotiadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-61779-600-5_2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (1), pp.185-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.D019489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917264v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct determination of phospholipase D activity by infrared spectroscopy.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Lipases or esterases: does it really matter? Toward a new bio-physico-chemical classification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saida Mebarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2012.07.017⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 861, pp.31-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-61779-600-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00917259v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ultraviolet spectrophotometric assay for the screening of sn-2-specific lipases using 1,3-O-dioleoyl-2-O-α-eleostearoyl-sn-glycerol as substrate.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fotiadu</w:t>
+                <w:t xml:space="preserve">Identification of a new phospholipase D in Carica papaya latex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdelkafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Fendri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 499 (2), pp.243-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2012.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1194/jlr.D019489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00917267v1</w:t>
+                <w:t xml:space="preserve">hal-00917262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new phospholipase D in Carica papaya latex.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">The substrate specificities of sunflower and soybean phospholipases D using transphosphatidylation reaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdelkafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1476-511X-10-196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7043,548 +6909,548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous Expression and Functional Characterization of Sparidae Fish Digestive Phospholipase A2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Neila Achouri</w:t>
+                <w:t xml:space="preserve">Direct and Continuous Measurement of Phospholipase D Activities Using the Chelation-Enhanced Fluorescence Property of 8-Hydroxyquinoline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Abla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipases and Phospholipases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Methods Mol Biol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-138, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786639v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous and Sensitive Spectrophotometric Assay for Lipase and Phospholipase A Activities using α-Eleostearic Acid-containing Substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Soulère</w:t>
+                <w:t xml:space="preserve">Heterologous Expression and Functional Characterization of Sparidae Fish Digestive Phospholipase A2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Smichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Grand</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georgina Sandoval. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipases and phospholipases, Methods and, Protocols. G. Sandoval, Ed. Methods in Molecular Biology, Springer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipases and Phospholipases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1835, Humana Press, pp.179-189, 2018, Methods in Molecular Biology, 978-1-4939-8672-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8672-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285369v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phospholipases: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yani Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-105, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and Continuous Measurement of Phospholipase D Activities Using the Chelation-Enhanced Fluorescence Property of 8-Hydroxyquinoline</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yani Arhab</w:t>
+                <w:t xml:space="preserve">A Continuous and Sensitive Spectrophotometric Assay for Lipase and Phospholipase A Activities using α-Eleostearic Acid-containing Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soulère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods Mol Biol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.129-138, 2018</w:t>
+              <w:t xml:space="preserve">Lipases and phospholipases, Methods and, Protocols. G. Sandoval, Ed. Methods in Molecular Biology, Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-128, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132568v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7731,51 +7597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hasnaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Mechri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Dab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bentouhami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abouloifa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30030434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Asehraou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moumnassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2024.06.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943555v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Idrissi Yahyaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Houmy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ed-Daoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19476337.2024.2384610" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Jabeur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bessadok" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34088-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Eddehech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rahier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Donnarumma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rigano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noiriel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.102579" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rokni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellaouchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.6021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Allala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Bouacem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286091" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ghabbour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aambs.2022.07.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennouamane Saalaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911920" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Gwaithan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.09.161" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Arhab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bessaa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Abla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aydin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.10.268" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet Kamoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Krichen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Koubaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Zouari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bougatef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2021.e06717" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03039714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zara&#238; Jaouadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouraoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2021.03.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Smichi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Violot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Brizuela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127629" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2021.02.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Parsiegla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Achouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Zarai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abousalham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.09.149" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489957v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcemeddine Othman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fendri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.12.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02128876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Aloui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.11.050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghua Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuchong Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.03.169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongze Wu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.12.097" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo02009d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.01.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006544v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132750v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669966v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy El Alaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soul&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8672-9_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01862139v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8672-9_10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Triki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.06.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixia Wei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19082447" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aloulou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8672-9_3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513614v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arondel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b05810" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.06.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693107v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khatib" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bentebibel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145806" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b02332" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141494v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy El Alauoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac502096v" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991107v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Frikha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bou Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangang Zhao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mugabo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Iglesias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Delghingaro-Augusto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634475v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634473v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2014.04.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917236v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Serveau-Avesque" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Verger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an36699e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mebarek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duy Do" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bandorowicz-Pikula" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14035036" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917264v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ben Ali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-600-5_2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917259v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Buchet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Pikula" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.07.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JFGWZJL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917267v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia D Mendoza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fotiadu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D019489" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917262v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdelkafi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fendri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.033" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHL1BRDX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917338v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-10-196" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786639v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8672-9_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02285369v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02128730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132568v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hasnaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Mechri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Dab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bentouhami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abouloifa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30030434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Asehraou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moumnassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2024.06.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Jabeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bessadok" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Idrissi Yahyaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34088-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Houmy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ed-Daoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19476337.2024.2384610" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Eddehech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rahier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Donnarumma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rigano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noiriel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.102579" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Allala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Bouacem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669965v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rokni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellaouchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.6021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Gwaithan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.09.161" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ghabbour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aambs.2022.07.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634468v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennouamane Saalaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911920" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Smichi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Arhab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2021.02.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bessaa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Abla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aydin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.10.268" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03039714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet Kamoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Krichen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Koubaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Zouari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bougatef" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2021.e06717" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zara&#238; Jaouadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouraoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2021.03.020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Violot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Brizuela" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127629" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcemeddine Othman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Zarai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fendri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abousalham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.12.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Parsiegla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Achouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.09.149" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669854v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghua Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuchong Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.03.169" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634471v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.01.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongze Wu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.12.097" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo02009d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02128876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Aloui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.11.050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006544v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy El Alaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soul&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8672-9_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01862139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8672-9_10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Triki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.06.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixia Wei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19082447" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aloulou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8672-9_3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arondel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b05810" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.06.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693107v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khatib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bentebibel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145806" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634472v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b02332" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy El Alauoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac502096v" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991107v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Frikha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bou Ali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangang Zhao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mugabo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Iglesias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Delghingaro-Augusto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2014.04.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917256v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mebarek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duy Do" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bandorowicz-Pikula" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14035036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917236v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Serveau-Avesque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Verger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Rodriguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an36699e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Buchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Pikula" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.07.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JFGWZJL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia D Mendoza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fotiadu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D019489" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917264v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ben Ali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-600-5_2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdelkafi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fendri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHL1BRDX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917338v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-10-196" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786639v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8672-9_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02128730v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02285369v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>