--- v1 (2026-04-18)
+++ v2 (2026-05-10)
@@ -1464,2335 +1464,2309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous expression, kinetic characterization and molecular modeling of a new sn-1,3-regioselective triacylglycerol lipase from Serratia sp. W3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Eddehech</w:t>
+                <w:t xml:space="preserve">Phospholipase D inhibitors screening: Probing and evaluation of ancient and novel molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bessaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Abla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Aydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rahier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2021.02.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.1131-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.10.268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634469v1</w:t>
+                <w:t xml:space="preserve">hal-04669832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phospholipase D inhibitors screening: Probing and evaluation of ancient and novel molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yani Arhab</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karim Bessaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Abla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Aydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 166, pp.1131-1140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.10.268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04669832v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipase D inhibitors screening: Probing and evaluation of ancient and novel molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Rahier</w:t>
+                <w:t xml:space="preserve">In vitro lipolysis and physicochemical characterization of unconventional star anise oil towards the development of new lipid-based drug delivery systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannet Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Krichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bougatef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.10.268⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.e06717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2021.e06717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03039714v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro lipolysis and physicochemical characterization of unconventional star anise oil towards the development of new lipid-based drug delivery systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nacim Zouari</w:t>
+                <w:t xml:space="preserve">Cloning and heterologous expression of subtilisin SAPN, a serine alkaline protease from Melghiribacillus thermohalophilus Nari2AT in Escherichia coli and Pichia pastoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Mechri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Bougatef</w:t>
+                <w:t xml:space="preserve">Nadia Zaraî Jaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Bouacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Allala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2021.e06717⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2021.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669830v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and heterologous expression of subtilisin SAPN, a serine alkaline protease from Melghiribacillus thermohalophilus Nari2AT in Escherichia coli and Pichia pastoris</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fawzi Allala</w:t>
+                <w:t xml:space="preserve">Deciphering the recombinant thermostable phosphatidylcholine-specific phospholipase C activity from Bacillus thuringiensis: Biochemical and interfacial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Eddehech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Bouraoui</w:t>
+                <w:t xml:space="preserve">Nabil Smichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Violot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyre Brizuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2021.03.020⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 630, pp.127629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493950v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the recombinant thermostable phosphatidylcholine-specific phospholipase C activity from Bacillus thuringiensis: Biochemical and interfacial properties</w:t>
+                <w:t xml:space="preserve">Heterologous expression, kinetic characterization and molecular modeling of a new sn-1,3-regioselective triacylglycerol lipase from Serratia sp. W3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Eddehech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Smichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Smichi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Leyre Brizuela</w:t>
+                <w:t xml:space="preserve">Yani Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 630, pp.127629. </w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.87-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2021.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04669847v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identiﬁcation of a novel intestinal phospholipase A2 from annular seabream: Insights into its catalytic mechanism and its role in biological processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Intestinal phospholipase A2 from Sparidae species: Functional properties and cytotoxic potential evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Smichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houcemeddine Othman</w:t>
+                <w:t xml:space="preserve">Goetz Parsiegla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Neila Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zied Zarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91, pp.197 - 207. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.881-890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2019.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.09.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489957v1</w:t>
+                <w:t xml:space="preserve">hal-02466102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal phospholipase A2 from Sparidae species: Functional properties and cytotoxic potential evaluation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a novel intestinal phospholipase A2 from annular seabream: Insights into its catalytic mechanism and its role in biological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466102v1</w:t>
+                <w:t xml:space="preserve">hal-04669854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a novel intestinal phospholipase A2 from annular seabream: Insights into its catalytic mechanism and its role in biological processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intestinal phospholipase A2 from Sparidae species: Functional properties and cytotoxic potential evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Smichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetz Parsiegla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Zarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.881-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.09.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669854v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal phospholipase A2 from Sparidae species: Functional properties and cytotoxic potential evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Identiﬁcation of a novel intestinal phospholipase A2 from annular seabream: Insights into its catalytic mechanism and its role in biological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Smichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcemeddine Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Zarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fendri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.09.149⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.197 - 207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2019.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04669833v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the influence of phospholipid monolayer conformation and environmental conditions on the interfacial binding of Gibberella Zeae lipase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production, purification and biochemical characterization of a thermoactive, alkaline lipase from a newly isolated Serratia sp. W3 Tunisian strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Eddehech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Zarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanghua Wang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatma Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Smichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 132, pp.1051-1056. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.03.169⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 123, pp.792-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669837v1</w:t>
+                <w:t xml:space="preserve">hal-02128876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant phospholipase D mining unravels new conserved residues important for catalytic activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yani Arhab</w:t>
+                <w:t xml:space="preserve">Exploring the influence of phospholipid monolayer conformation and environmental conditions on the interfacial binding of Gibberella Zeae lipase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanghua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuchong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.01.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.1051-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.03.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634471v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion the C-terminal peptides of Vibrio harveyi phospholipase D significantly improved its enzymatic properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zongze Wu</w:t>
+                <w:t xml:space="preserve">Plant phospholipase D mining unravels new conserved residues important for catalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yonghua Wang</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129, pp.1140-1147. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1864 (5), pp.688-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.12.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02132522v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new natural gastric lipase inhibitor from star anise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Rahier</w:t>
+                <w:t xml:space="preserve">Deletion the C-terminal peptides of Vibrio harveyi phospholipase D significantly improved its enzymatic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanghua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sellami</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zongze Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8fo02009d⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.1140-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.12.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669840v1</w:t>
+                <w:t xml:space="preserve">hal-02132522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production, purification and biochemical characterization of a thermoactive, alkaline lipase from a newly isolated Serratia sp. W3 Tunisian strain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zied Zarai</w:t>
+                <w:t xml:space="preserve">Identification of a new natural gastric lipase inhibitor from star anise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannet Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Aloui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
+                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123, pp.792-800. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.469-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.11.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8fo02009d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02128876v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new natural gastric lipase inhibitor from star anise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannet Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mansuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.469 - 478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8fo02009d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the influence of phospholipid monolayer conformation and environmental conditions on the interfacial binding of Gibberella Zeae lipase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wuchong Chen</w:t>
+                <w:t xml:space="preserve">Plant phospholipase D mining unravels new conserved residues important for catalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yonghua Wang</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.03.169⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1864 (5), pp.688-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132750v1</w:t>
+                <w:t xml:space="preserve">hal-02132514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion the C-terminal peptides of Vibrio harveyi phospholipase D significantly improved its enzymatic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanghua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongze Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 129, pp.1140-1147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.12.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3801,878 +3775,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant phospholipase D mining unravels new conserved residues important for catalytic activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yani Arhab</w:t>
+                <w:t xml:space="preserve">Exploring the influence of phospholipid monolayer conformation and environmental conditions on the interfacial binding of Gibberella Zeae lipase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanghua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuchong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.01.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.1051-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.03.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132514v1</w:t>
+                <w:t xml:space="preserve">hal-02132750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous and Sensitive Spectrophotometric Assay for Lipase and Phospholipase A Activities Using α-Eleostearic Acid-Containing Substrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production, purification and biochemical characterization of a thermoactive, alkaline lipase from a newly isolated Serratia sp. W3 Tunisian strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670089v1</w:t>
+                <w:t xml:space="preserve">hal-04669966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and Purification of Recombinant Vigna unguiculata Phospholipase D in Pichia pastoris for Structural Studies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Rahier</w:t>
+                <w:t xml:space="preserve">A Continuous and Sensitive Spectrophotometric Assay for Lipase and Phospholipase A Activities Using α-Eleostearic Acid-Containing Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soulère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1835, pp.191-201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8672-9_10⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Methods in Molecular Biology, 1835, pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8672-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01862139v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient heterologous expression, functional characterization and molecular modeling of annular seabream digestive phospholipase A2</w:t>
+                <w:t xml:space="preserve">Expression and Purification of Recombinant Vigna unguiculata Phospholipase D in Pichia pastoris for Structural Studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Smichi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Neila Achouri</w:t>
+                <w:t xml:space="preserve">Yani Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael V Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.06.004⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1835, pp.191-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8672-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571308v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production, purification and biochemical characterization of a thermoactive, alkaline lipase from a newly isolated Serratia sp. W3 Tunisian strain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient heterologous expression, functional characterization and molecular modeling of annular seabream digestive phospholipase A2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Smichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcemeddine Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 211, pp.16-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04669966v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and Purification of Recombinant Vigna unguiculata Phospholipase D in Pichia pastoris for Structural Studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
+                <w:t xml:space="preserve">Effect of N- and C-Terminal Amino Acids on the Interfacial Binding Properties of Phospholipase D from Vibrio parahaemolyticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanghua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Cherrier</w:t>
+                <w:t xml:space="preserve">Ruixia Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuchong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8672-9_10⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (8), pp.2447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19082447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669859v1</w:t>
+                <w:t xml:space="preserve">hal-04669858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of N- and C-Terminal Amino Acids on the Interfacial Binding Properties of Phospholipase D from Vibrio parahaemolyticus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruixia Wei</w:t>
+                <w:t xml:space="preserve">Expression and Purification of Recombinant Vigna unguiculata Phospholipase D in Pichia pastoris for Structural Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19082447⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Methods in Molecular Biology, 1835, pp.191-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8672-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669858v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and Continuous Measurement of Phospholipase D Activities Using the Chelation-Enhanced Fluorescence Property of 8-Hydroxyquinoline</w:t>
               </w:r>
@@ -4757,51 +4757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yani Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,77 +4865,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and Structural Characterization of a Thermostable Phospholipase A(2) from a Sparidae Fish (Diplodus annularis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Smichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcemeddine Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neila Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4999,64 +4999,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-Eleostearic acid-containing triglycerides for a continuous assay to determine lipase sn -1 and sn -3 regio-preference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soulère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5142,51 +5142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing the Potential Activities of Plant CGI-58 Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yani Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Bentebibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5393,64 +5393,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy El Alauoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soulère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Queneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5747,90 +5747,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a High-Throughput Assay for Measuring Phospholipase A Activity Using Synthetic 1,2-α-Eleostearoyl- sn -glycero-3-phosphocholine Coated on Microtiter Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soulère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Queneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6017,308 +6017,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipases of mineralization competent cells and matrix vesicles: roles in physiological and pathological mineralizations.</w:t>
+                <w:t xml:space="preserve">Development of a high-throughput assay for measuring lipase activity using natural triacylglycerols coated on microtiter plates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saida Mebarek</w:t>
+                <w:t xml:space="preserve">Carole Serveau-Avesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms14035036⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (18), pp.5230-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3an36699e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917256v1</w:t>
+                <w:t xml:space="preserve">hal-00917236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a high-throughput assay for measuring lipase activity using natural triacylglycerols coated on microtiter plates.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phospholipases of mineralization competent cells and matrix vesicles: roles in physiological and pathological mineralizations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Mebarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Serveau-Avesque</w:t>
+                <w:t xml:space="preserve">David Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Verger</w:t>
+                <w:t xml:space="preserve">Le Duy Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge A Rodriguez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joanna Bandorowicz-Pikula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 138 (18), pp.5230-8. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.5036-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3an36699e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms14035036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917236v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct determination of phospholipase D activity by infrared spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Duy Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6326,51 +6326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Pikula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Mebarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 430 (1), pp.32-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6429,51 +6429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ultraviolet spectrophotometric assay for the screening of sn-2-specific lipases using 1,3-O-dioleoyl-2-O-α-eleostearoyl-sn-glycerol as substrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia D Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6563,51 +6563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipases or esterases: does it really matter? Toward a new bio-physico-chemical classification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6917,532 +6917,532 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and Continuous Measurement of Phospholipase D Activities Using the Chelation-Enhanced Fluorescence Property of 8-Hydroxyquinoline</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yani Arhab</w:t>
+                <w:t xml:space="preserve">Heterologous Expression and Functional Characterization of Sparidae Fish Digestive Phospholipase A2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Smichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georgina Sandoval. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods Mol Biol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipases and Phospholipases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1835, Humana Press, pp.179-189, 2018, Methods in Molecular Biology, 978-1-4939-8672-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8672-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132568v1</w:t>
+                <w:t xml:space="preserve">hal-02786639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous Expression and Functional Characterization of Sparidae Fish Digestive Phospholipase A2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phospholipases: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Smichi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Neila Achouri</w:t>
+                <w:t xml:space="preserve">Yani Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipases and Phospholipases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-105, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8672-9_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02786639v1</w:t>
+                <w:t xml:space="preserve">hal-02128730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipases: An Overview</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yani Arhab</w:t>
+                <w:t xml:space="preserve">A Continuous and Sensitive Spectrophotometric Assay for Lipase and Phospholipase A Activities using α-Eleostearic Acid-containing Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soulère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.69-105, 2018</w:t>
+              <w:t xml:space="preserve">Lipases and phospholipases, Methods and, Protocols. G. Sandoval, Ed. Methods in Molecular Biology, Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-128, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128730v1</w:t>
+                <w:t xml:space="preserve">hal-02285369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous and Sensitive Spectrophotometric Assay for Lipase and Phospholipase A Activities using α-Eleostearic Acid-containing Substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Soulère</w:t>
+                <w:t xml:space="preserve">Direct and Continuous Measurement of Phospholipase D Activities Using the Chelation-Enhanced Fluorescence Property of 8-Hydroxyquinoline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Abla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abousalham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipases and phospholipases, Methods and, Protocols. G. Sandoval, Ed. Methods in Molecular Biology, Springer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.119-128, 2018</w:t>
+              <w:t xml:space="preserve">Methods Mol Biol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-138, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285369v1</w:t>
+                <w:t xml:space="preserve">hal-02132568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7597,51 +7597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hasnaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Mechri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Dab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bentouhami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abouloifa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30030434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Asehraou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moumnassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2024.06.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Jabeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bessadok" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Idrissi Yahyaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34088-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Houmy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ed-Daoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19476337.2024.2384610" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Eddehech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rahier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Donnarumma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rigano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noiriel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.102579" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Allala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Bouacem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669965v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rokni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellaouchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.6021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Gwaithan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.09.161" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ghabbour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aambs.2022.07.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634468v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennouamane Saalaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911920" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Smichi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Arhab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2021.02.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bessaa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Abla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aydin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.10.268" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03039714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet Kamoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Krichen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Koubaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Zouari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bougatef" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2021.e06717" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zara&#238; Jaouadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouraoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2021.03.020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Violot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Brizuela" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127629" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcemeddine Othman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Zarai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fendri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abousalham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.12.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Parsiegla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Achouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.09.149" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669854v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghua Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuchong Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.03.169" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634471v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.01.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongze Wu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.12.097" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo02009d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02128876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Aloui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.11.050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006544v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy El Alaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soul&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8672-9_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01862139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8672-9_10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Triki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.06.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixia Wei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19082447" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aloulou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8672-9_3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arondel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b05810" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.06.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693107v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khatib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bentebibel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145806" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634472v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b02332" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy El Alauoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac502096v" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991107v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Frikha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bou Ali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangang Zhao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mugabo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Iglesias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Delghingaro-Augusto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2014.04.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917256v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mebarek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duy Do" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bandorowicz-Pikula" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14035036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917236v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Serveau-Avesque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Verger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Rodriguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an36699e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Buchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Pikula" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.07.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JFGWZJL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia D Mendoza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fotiadu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D019489" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917264v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ben Ali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-600-5_2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdelkafi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fendri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHL1BRDX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917338v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-10-196" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786639v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8672-9_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02128730v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02285369v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hasnaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Mechri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Dab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bentouhami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abouloifa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30030434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Asehraou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moumnassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2024.06.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Jabeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bessadok" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Idrissi Yahyaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34088-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Houmy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ed-Daoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19476337.2024.2384610" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Eddehech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rahier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Donnarumma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rigano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noiriel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.102579" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Allala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Bouacem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669965v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rokni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellaouchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.6021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Gwaithan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.09.161" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ghabbour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aambs.2022.07.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634468v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennouamane Saalaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911920" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Arhab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bessaa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Abla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aydin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.10.268" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03039714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet Kamoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Krichen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Koubaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Zouari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bougatef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2021.e06717" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zara&#238; Jaouadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouraoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2021.03.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669847v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Smichi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Violot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Brizuela" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127629" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2021.02.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Parsiegla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Achouri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Zarai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abousalham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.09.149" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcemeddine Othman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fendri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.12.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02128876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Aloui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.11.050" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghua Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuchong Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.03.169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.01.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132522v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongze Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.12.097" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo02009d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006544v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy El Alaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soul&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8672-9_5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01862139v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8672-9_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Triki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.06.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixia Wei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19082447" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669859v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aloulou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8672-9_3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arondel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b05810" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.06.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693107v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khatib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bentebibel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145806" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634472v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b02332" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy El Alauoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac502096v" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991107v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Frikha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bou Ali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangang Zhao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mugabo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Iglesias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Delghingaro-Augusto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2014.04.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Serveau-Avesque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Verger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Rodriguez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an36699e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mebarek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duy Do" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bandorowicz-Pikula" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14035036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Buchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Pikula" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.07.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JFGWZJL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia D Mendoza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fotiadu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D019489" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917264v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ben Ali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-600-5_2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdelkafi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fendri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHL1BRDX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917338v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-10-196" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786639v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8672-9_9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02128730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02285369v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02132568v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>