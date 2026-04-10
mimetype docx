--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -716,1048 +716,1048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of montmorillonite/carbon nanotube hybrid nanofillers on the properties of poly(lactic acid)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of crystallization, semicrystalline morphology, and molecular mobility in nanocomposites based on polylactide and various inclusions at low filler loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazaros Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Klonos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoi Terzopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Psochia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lamprini Malletzidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105925⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217, pp.123457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605260v1</w:t>
+                <w:t xml:space="preserve">hal-03605259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of poly(lactic acid)/montmorillonite/carbon nanotubes nanocomposites: determination of percolation threshold</w:t>
+                <w:t xml:space="preserve">Influence of montmorillonite/carbon nanotube hybrid nanofillers on the properties of poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazaros Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zoe Terzopoulou</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoi Terzopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Bikiaris</w:t>
+                <w:t xml:space="preserve">Lamprini Malletzidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56 (30), pp.16887-16901. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 201, pp.105925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-06378-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601990v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of crystallization, semicrystalline morphology, and molecular mobility in nanocomposites based on polylactide and various inclusions at low filler loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of poly(lactic acid)/montmorillonite/carbon nanotubes nanocomposites: determination of percolation threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazaros Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Klonos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoi Terzopoulou</w:t>
+                <w:t xml:space="preserve">Zoe Terzopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Psochia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
+                <w:t xml:space="preserve">Dimitrios Bikiaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 217, pp.123457. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (30), pp.16887-16901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-06378-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605259v1</w:t>
+                <w:t xml:space="preserve">hal-03601990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clays and carbon nanotubes as hybrid nanofillers in thermoplastic-based nanocomposites – A review</w:t>
+                <w:t xml:space="preserve">Effect of rigid nanoparticles and preparation techniques on the performances of poly(lactic acid) nanocomposites: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Bikiaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 185, pp.105408. </w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pat.5104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605254v1</w:t>
+                <w:t xml:space="preserve">hal-02965581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorimetric and Dielectric Study of Renewable Poly(hexylene 2,5-furan-dicarboxylate)-Based Nanocomposites In Situ Filled with Small Amounts of Graphene Platelets and Silica Nanoparticles</w:t>
+                <w:t xml:space="preserve">Clays and carbon nanotubes as hybrid nanofillers in thermoplastic-based nanocomposites – A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zoi Terzopoulou</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.1239. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, pp.105408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym12061239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605256v1</w:t>
+                <w:t xml:space="preserve">hal-03605254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rigid nanoparticles and preparation techniques on the performances of poly(lactic acid) nanocomposites: A review</w:t>
+                <w:t xml:space="preserve">Calorimetric and Dielectric Study of Renewable Poly(hexylene 2,5-furan-dicarboxylate)-Based Nanocomposites In Situ Filled with Small Amounts of Graphene Platelets and Silica Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Bikiaris</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazaros Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Klonos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoi Terzopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.5104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym12061239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965581v1</w:t>
+                <w:t xml:space="preserve">hal-03605256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a coupled thermomechanical loading on the residual mechanical strength and on the surface temperature of wound carbon/epoxy composite</w:t>
+                <w:t xml:space="preserve">VDT microplane model with anisotropic effectiveness and plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Halm</w:t>
+                <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bertheau</w:t>
+                <w:t xml:space="preserve">Arnaud Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Picart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998316688339⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2017032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578365v1</w:t>
+                <w:t xml:space="preserve">hal-01734828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VDT microplane model with anisotropic effectiveness and plasticity</w:t>
+                <w:t xml:space="preserve">Effect of a coupled thermomechanical loading on the residual mechanical strength and on the surface temperature of wound carbon/epoxy composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Gratton</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Caliez</w:t>
+                <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Frachon</w:t>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Picart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zoubir Acem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (22), pp.3137-3147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2017032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998316688339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734828v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the tensile residual properties of a wound carbon/epoxy composite first exposed to fire</w:t>
               </w:r>
@@ -1782,51 +1782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1877,103 +1877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISCOELASTIC PLASTIC MODEL AND EXPERIMENTAL VALIDATION FOR A GRANULAR ENERGETIC MATERIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (4), pp.339 - 371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2046,51 +2046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Brigolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2154,90 +2154,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical comparison of discrete damage models with induced anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 121-122, pp.28 - 39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2554,51 +2554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoi Terzopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N Bikiaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2662,77 +2662,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of thermomechanical behaviour of a wound carbon/epoxy composite exposed to fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2809,64 +2809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Composite Materials ECCM17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, France</w:t>
@@ -2908,945 +2908,945 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual mechanical properties of a carbon/epoxy wound composite exposed to fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai-Yen Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966164v1</w:t>
+                <w:t xml:space="preserve">hal-03446180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of composite material behaviour submitted previously to fire exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hai Yen Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
+                <w:t xml:space="preserve">Residual mechanical properties of a carbon/epoxy wound composite exposed to fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hai Yen Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966161v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VDT microplane model with anisotropic effectiveness and plasticity</w:t>
+                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Caliez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mercade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22 ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446373v1</w:t>
+                <w:t xml:space="preserve">hal-02966161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VDT microplane model with anisotropic effectiveness and plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: 22ème Congrès français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, LYON, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709852v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VDT microplane model with anisotropic effectiveness and plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Halm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
+                <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bertheau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Picart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conference: 22ème Congrès français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444701v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual mechanical properties of a carbon/epoxy wound composite exposed to fire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Hai-Yen Quach</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Mercadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446180v1</w:t>
+                <w:t xml:space="preserve">hal-03444701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic damage model with unilateral effect and sliding friction for brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on Design and Modelling of Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Djerba, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3905,90 +3905,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the induced anisotropic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress of Computational Mechanics WCCM10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4071,64 +4071,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Terzopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Bikiaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4359,51 +4359,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2509AE9D"/>
+    <w:nsid w:val="C93B7D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4590,51 +4590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkibir-benelfellah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2453-7246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17811300X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Sanusi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70507" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076889v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guesmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenza Mengu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Monsur Sanusi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2024-0077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koumba Mendoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28597" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Papadopoulos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Terzopoulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Malletzidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105925" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Terzopoulou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bikiaris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06378-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Klonos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Psochia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105408" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061239" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Acem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316688339" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frachon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Yen Quach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batiot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316637419" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2014007933" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brigolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.09.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Terzopoulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Bikiaris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.06.448" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N Bikiaris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercad&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Quach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_51" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/195C6888D20BC8C84BF78DAEC1DF96B5E26DC508/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02966078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkibir-benelfellah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2453-7246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17811300X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Sanusi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70507" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076889v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guesmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenza Mengu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Monsur Sanusi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2024-0077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koumba Mendoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28597" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Papadopoulos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Klonos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Terzopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Psochia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123457" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Malletzidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105925" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Terzopoulou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bikiaris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06378-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105408" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061239" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frachon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Acem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316688339" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Yen Quach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batiot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316637419" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2014007933" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brigolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.09.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Terzopoulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Bikiaris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.06.448" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N Bikiaris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Quach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966164v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercad&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_51" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/195C6888D20BC8C84BF78DAEC1DF96B5E26DC508/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02966078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>