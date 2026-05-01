--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -716,177 +716,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of crystallization, semicrystalline morphology, and molecular mobility in nanocomposites based on polylactide and various inclusions at low filler loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of poly(lactic acid)/montmorillonite/carbon nanotubes nanocomposites: determination of percolation threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazaros Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Klonos</w:t>
+                <w:t xml:space="preserve">Zoe Terzopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoi Terzopoulou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
+                <w:t xml:space="preserve">Dimitrios Bikiaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123457⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (30), pp.16887-16901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-06378-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605259v1</w:t>
+                <w:t xml:space="preserve">hal-03601990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of montmorillonite/carbon nanotube hybrid nanofillers on the properties of poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -895,51 +895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazaros Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoi Terzopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Malletzidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -954,810 +954,810 @@
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 201, pp.105925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of poly(lactic acid)/montmorillonite/carbon nanotubes nanocomposites: determination of percolation threshold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of crystallization, semicrystalline morphology, and molecular mobility in nanocomposites based on polylactide and various inclusions at low filler loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazaros Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Klonos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoi Terzopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Psochia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Bikiaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56 (30), pp.16887-16901. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217, pp.123457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-06378-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601990v1</w:t>
+                <w:t xml:space="preserve">hal-03605259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rigid nanoparticles and preparation techniques on the performances of poly(lactic acid) nanocomposites: A review</w:t>
+                <w:t xml:space="preserve">Clays and carbon nanotubes as hybrid nanofillers in thermoplastic-based nanocomposites – A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Bikiaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, pp.105408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.5104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965581v1</w:t>
+                <w:t xml:space="preserve">hal-03605254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clays and carbon nanotubes as hybrid nanofillers in thermoplastic-based nanocomposites – A review</w:t>
+                <w:t xml:space="preserve">Calorimetric and Dielectric Study of Renewable Poly(hexylene 2,5-furan-dicarboxylate)-Based Nanocomposites In Situ Filled with Small Amounts of Graphene Platelets and Silica Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazaros Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Klonos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoi Terzopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 185, pp.105408. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym12061239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605254v1</w:t>
+                <w:t xml:space="preserve">hal-03605256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorimetric and Dielectric Study of Renewable Poly(hexylene 2,5-furan-dicarboxylate)-Based Nanocomposites In Situ Filled with Small Amounts of Graphene Platelets and Silica Nanoparticles</w:t>
+                <w:t xml:space="preserve">Effect of rigid nanoparticles and preparation techniques on the performances of poly(lactic acid) nanocomposites: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Klonos</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoi Terzopoulou</w:t>
+                <w:t xml:space="preserve">Dimitrios Bikiaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.1239. </w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym12061239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pat.5104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605256v1</w:t>
+                <w:t xml:space="preserve">hal-02965581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VDT microplane model with anisotropic effectiveness and plasticity</w:t>
+                <w:t xml:space="preserve">Effect of a coupled thermomechanical loading on the residual mechanical strength and on the surface temperature of wound carbon/epoxy composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Caliez</w:t>
+                <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Frachon</w:t>
+                <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Picart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Acem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2017032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (22), pp.3137-3147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998316688339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734828v1</w:t>
+                <w:t xml:space="preserve">hal-01578365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a coupled thermomechanical loading on the residual mechanical strength and on the surface temperature of wound carbon/epoxy composite</w:t>
+                <w:t xml:space="preserve">VDT microplane model with anisotropic effectiveness and plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Halm</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bertheau</w:t>
+                <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Arnaud Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubir Acem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Picart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (22), pp.3137-3147. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998316688339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2017032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578365v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the tensile residual properties of a wound carbon/epoxy composite first exposed to fire</w:t>
               </w:r>
@@ -1782,51 +1782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1877,103 +1877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISCOELASTIC PLASTIC MODEL AND EXPERIMENTAL VALIDATION FOR A GRANULAR ENERGETIC MATERIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (4), pp.339 - 371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2046,51 +2046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Brigolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2154,90 +2154,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical comparison of discrete damage models with induced anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 121-122, pp.28 - 39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2554,51 +2554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoi Terzopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N Bikiaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2662,77 +2662,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of thermomechanical behaviour of a wound carbon/epoxy composite exposed to fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2809,64 +2809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Composite Materials ECCM17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, France</w:t>
@@ -2908,945 +2908,945 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual mechanical properties of a carbon/epoxy wound composite exposed to fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hai Yen Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22 ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446180v1</w:t>
+                <w:t xml:space="preserve">hal-02966164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of composite material behaviour submitted previously to fire exposure</w:t>
+                <w:t xml:space="preserve">VDT microplane model with anisotropic effectiveness and plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bertheau</w:t>
+                <w:t xml:space="preserve">Michael Caliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Conference: 22ème Congrès français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966147v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual mechanical properties of a carbon/epoxy wound composite exposed to fire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mercadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966164v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
+                <w:t xml:space="preserve">VDT microplane model with anisotropic effectiveness and plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bertheau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Caliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Picart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966161v1</w:t>
+                <w:t xml:space="preserve">hal-03446373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VDT microplane model with anisotropic effectiveness and plasticity</w:t>
+                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Gratton</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Caliez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mercade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22 ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446373v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VDT microplane model with anisotropic effectiveness and plasticity</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of composite material behaviour submitted previously to fire exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Gratton</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hai Yen Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Caliez</w:t>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Frachon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Picart</w:t>
+                <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: 22ème Congrès français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, LYON, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709852v1</w:t>
+                <w:t xml:space="preserve">hal-02966147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Residual mechanical properties of a carbon/epoxy wound composite exposed to fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai-Yen Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444701v1</w:t>
+                <w:t xml:space="preserve">hal-03446180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic damage model with unilateral effect and sliding friction for brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on Design and Modelling of Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Djerba, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3905,90 +3905,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the induced anisotropic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress of Computational Mechanics WCCM10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4071,64 +4071,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olawale Monsur Sanusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Terzopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Bikiaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4359,51 +4359,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C93B7D65"/>
+    <w:nsid w:val="4367A6E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4590,51 +4590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkibir-benelfellah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2453-7246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17811300X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Sanusi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70507" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076889v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guesmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenza Mengu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Monsur Sanusi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2024-0077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koumba Mendoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28597" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Papadopoulos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Klonos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Terzopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Psochia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123457" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Malletzidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105925" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Terzopoulou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bikiaris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06378-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105408" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061239" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frachon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Acem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316688339" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Yen Quach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batiot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316637419" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2014007933" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brigolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.09.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Terzopoulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Bikiaris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.06.448" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N Bikiaris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Quach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966164v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercad&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_51" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/195C6888D20BC8C84BF78DAEC1DF96B5E26DC508/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02966078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkibir-benelfellah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2453-7246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17811300X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Sanusi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70507" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076889v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guesmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenza Mengu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Monsur Sanusi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2024-0077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koumba Mendoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28597" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Papadopoulos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Terzopoulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bikiaris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06378-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Terzopoulou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Malletzidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105925" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Klonos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Psochia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105408" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061239" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Acem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316688339" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frachon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Yen Quach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batiot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316637419" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2014007933" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brigolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.09.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Terzopoulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Bikiaris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.06.448" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N Bikiaris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercad&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Quach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_51" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/195C6888D20BC8C84BF78DAEC1DF96B5E26DC508/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02966078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>