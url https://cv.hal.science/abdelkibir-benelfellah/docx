--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,4304 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4252 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ABDELKIBIR BENELFELLAH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur permanent en mécanique des matériaux et structures composites à l’Institut Polytechnique des Sciences Avancés (IPSA) du groupe IONIS à Paris. Chercheur au laboratoire de mécanique Gabriel Lamé (EA 7494) à l’INSA Centre Val de Loire à Blois.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdelkibir-benelfellah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2453-7246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17811300X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=uZ7tzVoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological and Nonlinear Mechanical Behavior of PLA / MWCNT / MMT Nanocomposites Under Cyclic Loading: Influence of Hybrid Filler Concentration and Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olawale Sanusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Médéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Aït Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.70507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization Effects on the Mechanical and Aging Behavior of Elium Acrylic‐Based Flax‐Glass Fiber Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurenza Mengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Matadi Boumbimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (15), pp.13583-14554. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.30073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure-mechanical property relationships of polymer nanocomposite reinforced with lyophilized montmorillonite/carbon nanotubes hybrid particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olawale Monsur Sanusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Aït Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (10), pp.740-751. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/polyeng-2024-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the thermomechanical behavior of composite based on Elium acrylic resin, carbon nanotubes, and flax fibers: Experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Koumba Mendoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matadi Boumbimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Royaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.28597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of poly(lactic acid)/montmorillonite/carbon nanotubes nanocomposites: determination of percolation threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olawale Monsur Sanusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazaros Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Terzopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bikiaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (30), pp.16887-16901. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-021-06378-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of montmorillonite/carbon nanotube hybrid nanofillers on the properties of poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olawale Monsur Sanusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazaros Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoi Terzopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamprini Malletzidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 201, pp.105925. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2020.105925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of crystallization, semicrystalline morphology, and molecular mobility in nanocomposites based on polylactide and various inclusions at low filler loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazaros Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Klonos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoi Terzopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Psochia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olawale Monsur Sanusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217, pp.123457. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clays and carbon nanotubes as hybrid nanofillers in thermoplastic-based nanocomposites – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olawale Monsur Sanusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Aït Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, pp.105408. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2019.105408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric and Dielectric Study of Renewable Poly(hexylene 2,5-furan-dicarboxylate)-Based Nanocomposites In Situ Filled with Small Amounts of Graphene Platelets and Silica Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olawale Monsur Sanusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazaros Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Klonos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoi Terzopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Aït Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.1239. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12061239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rigid nanoparticles and preparation techniques on the performances of poly(lactic acid) nanocomposites: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olawale Monsur Sanusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bikiaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Aït Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a coupled thermomechanical loading on the residual mechanical strength and on the surface temperature of wound carbon/epoxy composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Halm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Acem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (22), pp.3137-3147. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998316688339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VDT microplane model with anisotropic effectiveness and plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Caliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Frachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (6), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2017032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the tensile residual properties of a wound carbon/epoxy composite first exposed to fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hai Yen Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Batiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Halm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rogaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (1), pp.17-29. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998316637419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISCOELASTIC PLASTIC MODEL AND EXPERIMENTAL VALIDATION FOR A GRANULAR ENERGETIC MATERIAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Caliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Frachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (4), pp.339 - 371. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IntJEnergeticMaterialsChemProp.2014007933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and numerical comparison of discrete damage models with induced anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Frachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Caliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121-122, pp.28 - 39. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of the anisotropic damage of a high-explosive composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Brigolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Frachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.525 - 537. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interphase in the mechanical behaviour prediction models for nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Aït Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les Matériaux Composites (AMAC), Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of polylactide reinforced with montmorillonite/multiwalled carbon nanotube hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olawale Monsur Sanusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Terzopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.N. Bikiaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Aït Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Mechanical Engineering and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, JAipur, India. pp.3247-3250, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2021.06.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of green montmorillonite/carbon nanotubes hybrid by lyophilization procedure for poly(lactic acid) nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olawale Monsur Sanusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoi Terzopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris N Bikiaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Aït Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials Engineering and Nano Sciences (ICMENS 2021) to be held in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Osaka, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of thermomechanical behaviour of a wound carbon/epoxy composite exposed to fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Halm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rogaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gratton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Composite Materials 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of burst of hyperbaric hydrogen tanks in fire conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Halm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Composite Materials ECCM17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual mechanical properties of a carbon/epoxy wound composite exposed to fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hai Yen Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Halm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rogaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of composite material behaviour submitted previously to fire exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hai Yen Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Halm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rogaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VDT microplane model with anisotropic effectiveness and plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Caliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Frachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Halm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mercade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VDT microplane model with anisotropic effectiveness and plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Caliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Frachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 22ème Congrès français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Halm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mercadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual mechanical properties of a carbon/epoxy wound composite exposed to fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hai-Yen Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Halm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rogaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic damage model with unilateral effect and sliding friction for brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Frachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Caliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Djerba, Tunisia. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37143-1_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the induced anisotropic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Frachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Caliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Computational Mechanics WCCM10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mechanical Characterization of Ternary Polylactide Nanocomposites Reinforced with Hybrid Montmorillonite/Carbon Nanotubes for HighPerformance Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olawale Monsur Sanusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Terzopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bikiaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Aït Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nanomaterials, Nanofabrication and Nanocharacterization (NANOMACH) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation de l'anisotropie induite par endommagement d'un matériau agrégataire énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkibir Benelfellah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université François Rabelais de Tours, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02966078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4359,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4367A6E5"/>
+    <w:nsid w:val="15152C4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4590,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkibir-benelfellah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2453-7246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17811300X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Sanusi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70507" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076889v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guesmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenza Mengu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Monsur Sanusi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2024-0077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koumba Mendoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28597" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Papadopoulos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Terzopoulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bikiaris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06378-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Terzopoulou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Malletzidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105925" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Klonos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Psochia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105408" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061239" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Acem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316688339" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frachon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Yen Quach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batiot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316637419" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2014007933" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brigolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.09.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Terzopoulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Bikiaris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.06.448" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N Bikiaris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercad&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Quach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_51" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/195C6888D20BC8C84BF78DAEC1DF96B5E26DC508/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02966078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkibir-benelfellah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2453-7246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17811300X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=uZ7tzVoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Sanusi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70507" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guesmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenza Mengu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Monsur Sanusi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2024-0077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koumba Mendoue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28597" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Papadopoulos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Terzopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bikiaris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06378-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Terzopoulou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Malletzidou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105925" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605259v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Klonos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Psochia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123457" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105408" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061239" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578365v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Acem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316688339" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frachon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Yen Quach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batiot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316637419" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2014007933" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709842v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brigolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.09.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550106v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Terzopoulou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Bikiaris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.06.448" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N Bikiaris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444701v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercad&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Quach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_51" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/195C6888D20BC8C84BF78DAEC1DF96B5E26DC508/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02966078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>