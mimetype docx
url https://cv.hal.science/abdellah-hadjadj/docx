--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -438,529 +438,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent structures of shock-wave diffraction over 90° convex corner</w:t>
+                <w:t xml:space="preserve">Effects of assembly pressure on PEM fuel cell performance by taking into accounts electrical and thermal contact resistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Soni</w:t>
+                <w:t xml:space="preserve">Seyed Ali Atyabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chaudhuri</w:t>
+                <w:t xml:space="preserve">Ebrahim Afshari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Brahmi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Somchai Wongwises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Mon Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5113976⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419561v1</w:t>
+                <w:t xml:space="preserve">hal-02128553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of multi-phase electro-hydrodynamics flows using a simple incompressible smoothed particle hydrodynamics method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Almasi</w:t>
+                <w:t xml:space="preserve">A parallel high-order compressible flows solver with domain decomposition method in the generalized curvilinear coordinates system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Shadloo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Hadjadj</w:t>
+                <w:t xml:space="preserve">Arthur Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ozbulut</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boubakr Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2019.10.029⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/HFF-01-2019-0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383860v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of assembly pressure on PEM fuel cell performance by taking into accounts electrical and thermal contact resistances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulent structures of shock-wave diffraction over 90° convex corner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Ali Atyabi</w:t>
+                <w:t xml:space="preserve">A. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebrahim Afshari</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.05.031⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (8), pp.086103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5113976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128553v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel high-order compressible flows solver with domain decomposition method in the generalized curvilinear coordinates system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
+                <w:t xml:space="preserve">Numerical simulations of multi-phase electro-hydrodynamics flows using a simple incompressible smoothed particle hydrodynamics method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Almasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Shadloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Piquet</w:t>
+                <w:t xml:space="preserve">M. Ozbulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubakr Zebiri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Tofighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/HFF-01-2019-0048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2019.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189363v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the viscous boundary layer of weakly unstable detonations in narrow channels</w:t>
               </w:r>
@@ -1184,51 +1184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of adaptive multiresolution method with time-varying tolerance for compressible fluid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1522,51 +1522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel multi-core and multi-processor methods on point-value multiresolution algorithms for hyperbolic conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1737,638 +1737,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation threshold and hysteresis associated with the transition to turbulence in sudden expansion pipe flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent flow topology in supersonic boundary layer with wall heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushank Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 76, pp.187-196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.01.018⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 78, pp.108430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.108430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084275v1</w:t>
+                <w:t xml:space="preserve">hal-02189352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent flow topology in supersonic boundary layer with wall heat transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perturbation threshold and hysteresis associated with the transition to turbulence in sudden expansion pipe flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Hadjadj</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 78, pp.108430. </w:t>
+              <w:t xml:space="preserve">, 2019, 76, pp.187-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.108430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189352v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary layer transition over a concave surface caused by centrifugal instabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Mendez</w:t>
+                <w:t xml:space="preserve">A new mechanism for periodic bursting of the recirculation region in the flow through a sudden expansion in a circular pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Hadjadj</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.06.009⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (3), pp.031701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5022872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084210v1</w:t>
+                <w:t xml:space="preserve">hal-01917988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of pressure loads during a premixed hydrogen combustion in the presence of water spray</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Kudriakov</w:t>
+                <w:t xml:space="preserve">Boundary layer transition over a concave surface caused by centrifugal instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.12.162⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 171, pp.135-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339715v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mechanism for periodic bursting of the recirculation region in the flow through a sudden expansion in a circular pipe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+                <w:t xml:space="preserve">Modeling of pressure loads during a premixed hydrogen combustion in the presence of water spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kudriakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (3), pp.031701. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (10), pp.4592-4607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5022872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.12.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917988v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-Invariant Scaling for Compressible Turbulent Boundary Layers with Wall Heat Transfer</w:t>
               </w:r>
@@ -2562,77 +2562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-eddy simulation of a spatially-evolving supersonic turbulent boundary layer at M ∞ = 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ben-Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2777,304 +2777,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of shock/elastic obstacles interactions by means of a coupling technique</w:t>
+                <w:t xml:space="preserve">Three-dimensional lattice Boltzmann simulations of high density ratio two-phase flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-S. Mouronval</w:t>
+                <w:t xml:space="preserve">R. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tie</w:t>
+                <w:t xml:space="preserve">M. Hopp-Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Moebs</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Nieken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2018.10.008⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (7), pp.2445-2465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088385v1</w:t>
+                <w:t xml:space="preserve">hal-02088400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional lattice Boltzmann simulations of high density ratio two-phase flows in porous media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of shock/elastic obstacles interactions by means of a coupling technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hopp-Hirschler</w:t>
+                <w:t xml:space="preserve">A.-S. Mouronval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">U. Nieken</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (7), pp.2445-2465. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100, pp.345-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.12.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088400v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the accuracy and efficiency of point-value multiresolution algorithms for solving scalar wave and Euler equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3160,51 +3160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ben-Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Shadloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3245,235 +3245,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar-turbulent transition in supersonic boundary layers with surface heat transfer: A numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. S. Shadloo</w:t>
+                <w:t xml:space="preserve">Shock-wave reflections over double-concave cylindrical reflectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ben-Dor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10407782.2017.1353380⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 813, pp.70--84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/JFM.2016.825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611155v1</w:t>
+                <w:t xml:space="preserve">hal-01611143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-wave reflections over double-concave cylindrical reflectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Soni</w:t>
+                <w:t xml:space="preserve">Laminar-turbulent transition in supersonic boundary layers with surface heat transfer: A numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Ben-Dor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 813, pp.70--84. </w:t>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (1), pp.40--53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/JFM.2016.825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10407782.2017.1353380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611143v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of side-loads in a subscale truncated ideal contour nozzle</w:t>
               </w:r>
@@ -3569,472 +3569,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of Brinkman penalization and direct-forcing immersed boundary methods for compressible viscous flows</w:t>
+                <w:t xml:space="preserve">A survey on experimental and numerical studies of convection heat transfer of nanofluids inside closed conduits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Roussel</w:t>
+                <w:t xml:space="preserve">Mohammad Reza Safaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Shahab Goodarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Reza Goshayeshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.06.001⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (10), pp.1687814016673569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1687814016673569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082541v1</w:t>
+                <w:t xml:space="preserve">hal-01611224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on experimental and numerical studies of convection heat transfer of nanofluids inside closed conduits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Shahab Goodarzi</w:t>
+                <w:t xml:space="preserve">A comparative study of Brinkman penalization and direct-forcing immersed boundary methods for compressible viscous flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (10), pp.1687814016673569. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136, pp.272-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1687814016673569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611224v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Viscosity Variations in Temporal Mixing Layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+                <w:t xml:space="preserve">Numerical investigations of transient nozzle flow separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-015-9649-6⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.10--21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611213v1</w:t>
+                <w:t xml:space="preserve">hal-01611201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations of transient nozzle flow separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Hadjadj</w:t>
+                <w:t xml:space="preserve">Effects of Viscosity Variations in Temporal Mixing Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Taguelmimt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2016.03.006⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (1), pp.163--181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-015-9649-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01611201v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of viscosity gradients on mean velocity profile in temporal mixing layer</w:t>
               </w:r>
@@ -4530,64 +4530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ben-Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (426–438), http://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.10.025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4615,351 +4615,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational study of non-ideal and mildly-unstable detonation waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical behavior of supersonic turbulent boundary layers with heat transfer at M_inf=2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Shadloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sow</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Hadjadj</w:t>
+                <w:t xml:space="preserve">F. Hussain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119, pp.47--57. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, http://dx.doi.org/10.1016/j.ijheatfluidflow.2015.02.004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.06.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612360v1</w:t>
+                <w:t xml:space="preserve">hal-01161690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady Flow Conditions During Dual-Bell Sneak Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Haidn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (4), pp.1175-1183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.B35558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical behavior of supersonic turbulent boundary layers with heat transfer at M_inf=2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.S. Shadloo</w:t>
+                <w:t xml:space="preserve">Computational study of non-ideal and mildly-unstable detonation waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chinnayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Hussain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.47--57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.02.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01161690v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supersonic flow control</w:t>
               </w:r>
@@ -5062,51 +5062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (7), pp.076101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6685,64 +6685,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of side loads in over-expanded conical nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubakr Zebiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6780,64 +6780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock-induced flow separation in an over-expanded supersonic planar nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubakr Zebiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7177,64 +7177,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-eddy simulations of an over-expanded planar nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubakr Zebiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7361,338 +7361,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to Turbulence in a Sudden Expansion Pipe Flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Wall Heat Transfer on the High-Speed Flow Boundary Layer Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH SYMP. 591: 3-D Instability Mechanisms in Transitional and Turbulent Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t>
+              <w:t xml:space="preserve">16th European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117325v1</w:t>
+                <w:t xml:space="preserve">hal-02117293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Wall Heat Transfer on the High-Speed Flow Boundary Layer Transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boundary-Layer Transition Over Concave Surfaces Caused by Centrifugal Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margio Mendez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ducoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">EUROMECH SYMP. 591: 3-D Instability Mechanisms in Transitional and Turbulent Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117293v1</w:t>
+                <w:t xml:space="preserve">hal-02117334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary-Layer Transition Over Concave Surfaces Caused by Centrifugal Forces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margio Mendez-Gonzalez</w:t>
+                <w:t xml:space="preserve">Transition to Turbulence in a Sudden Expansion Pipe Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ducoin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH SYMP. 591: 3-D Instability Mechanisms in Transitional and Turbulent Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117334v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage fluide-structure pour l'étude des interactions choc/obstacles</w:t>
               </w:r>
@@ -7786,51 +7786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments with Disturbances on the Flow Through a Sudden Expansion in a Circular Pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Quang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7905,217 +7905,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteadiness of supersonic flows in convergent divergent nozzles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Georges-Picot</w:t>
+                <w:t xml:space="preserve">Numerical simulations of mildly unstable gaseous detonations in small channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Symposium on Shock Waves (ISSW28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Tel-Aviv, Israel</w:t>
+              <w:t xml:space="preserve">25rd International Colloquium of the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117193v1</w:t>
+                <w:t xml:space="preserve">hal-02117289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of mildly unstable gaseous detonations in small channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sow</w:t>
+                <w:t xml:space="preserve">Unsteadiness of supersonic flows in convergent divergent nozzles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Georges-Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25rd International Colloquium of the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">30th International Symposium on Shock Waves (ISSW28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tel-Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117289v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling shock waves with supercomputers: What do we know and what can we learn from peta-scale shock simulations</w:t>
               </w:r>
@@ -8886,51 +8886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation d'ondes de choc en milieux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Georges-Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Moebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9482,51 +9482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Gai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135774" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taml.2020.01.026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015503" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhuri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brahmi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113976" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Almasi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Shadloo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozbulut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tofighi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.10.029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Atyabi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Afshari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Wongwises" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Mon Yan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Zebiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-01-2019-0048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Sow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Chinnayya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.11.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Rogg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-017-0777-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushank Sharma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kloker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.435" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Vittal Shenoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-02-2019-0111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moebs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.09.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-018-2429-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108430" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kudriakov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Studer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.12.162" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022872" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazle Hussain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2017.1357675" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1464785" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben-Nasr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.09.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Verma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisankar Chidambaranathan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.11.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Mouronval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.10.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadeghi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopp-Hirschler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nieken" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.12.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.04.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Shadloo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.07.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611155v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1353380" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben-Dor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/JFM.2016.825" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129841v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Verma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Haidn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2017.10.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16HZKDMG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.06.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Safaei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahab Goodarzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Goshayeshi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1687814016673569" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Taguelmimt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-015-9649-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2016.03.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX4SDZWV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taguelmimt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1131900" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Kotov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Yee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Wray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sjoegreen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.211014.040915a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459149v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jourdan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Mariani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinnayya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919905" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJVJQBTN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.10.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PT4H9K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082577v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haidn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B35558" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161690v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hussain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.02.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082592v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-015-0587-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890482" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bensayah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bounif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2013.873283" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.49" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088648v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ngomo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792708" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051786" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769132v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C Yee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sogreen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.261111.130412a" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01993677v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.12.519-554" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088617v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chaudhuri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Palerm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9429-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AFF85DA875DD4E7E17A02E4F6E88A425A0418C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.11.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GPJ3F5F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844395v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taieb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050199" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N Kudryavtsev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Ivanov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A.N Kudryavtsev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Vandromme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406940v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alejandro Rojas Segovia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060991v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14489.43364" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117440v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117435v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117437v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Brahmi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Nguyen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Soni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117338v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117358v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117325v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117293v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margio Mendez-Gonzalez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Ishizaka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Tasaka" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117193v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Georges-Picot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117289v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117269v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117202v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ram" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117190v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Wray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765617v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765616v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A.N. Kudryavtsev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117263v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bodony" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiva K. Lele" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421288v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00994103v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moebs" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011632v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011645v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011622v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02082740v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Gai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135774" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taml.2020.01.026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015503" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128553v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Atyabi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Afshari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Wongwises" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Mon Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Zebiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-01-2019-0048" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419561v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhuri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brahmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113976" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Almasi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Shadloo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozbulut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tofighi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.10.029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Sow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Chinnayya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.11.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Rogg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-017-0777-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushank Sharma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kloker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.435" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Vittal Shenoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-02-2019-0111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moebs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.09.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-018-2429-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022872" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducoin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kudriakov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Studer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.12.162" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazle Hussain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2017.1357675" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1464785" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben-Nasr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.09.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Verma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisankar Chidambaranathan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.11.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadeghi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopp-Hirschler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nieken" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.12.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Mouronval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.10.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.04.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Shadloo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.07.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben-Dor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/JFM.2016.825" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1353380" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129841v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Verma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Haidn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2017.10.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16HZKDMG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611224v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Safaei" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahab Goodarzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Goshayeshi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1687814016673569" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082541v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.06.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2016.03.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX4SDZWV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611213v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Taguelmimt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-015-9649-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taguelmimt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1131900" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Kotov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Yee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Wray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sjoegreen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.211014.040915a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459149v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jourdan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Mariani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinnayya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919905" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJVJQBTN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.10.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161690v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hussain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.02.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haidn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B35558" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PT4H9K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082592v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-015-0587-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890482" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bensayah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bounif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2013.873283" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.49" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088648v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ngomo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792708" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051786" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769132v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C Yee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sogreen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.261111.130412a" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01993677v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.12.519-554" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088617v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chaudhuri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Palerm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9429-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AFF85DA875DD4E7E17A02E4F6E88A425A0418C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.11.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GPJ3F5F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844395v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taieb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050199" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N Kudryavtsev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Ivanov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A.N Kudryavtsev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Vandromme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406940v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alejandro Rojas Segovia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060991v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14489.43364" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117440v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117435v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117437v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Brahmi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Nguyen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Soni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117338v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117358v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117293v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117334v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margio Mendez-Gonzalez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117325v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Ishizaka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Tasaka" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117289v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117193v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Georges-Picot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117269v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117202v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ram" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117190v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Wray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765617v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765616v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A.N. Kudryavtsev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117263v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bodony" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiva K. Lele" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421288v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00994103v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moebs" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011632v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011645v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011622v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02082740v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>