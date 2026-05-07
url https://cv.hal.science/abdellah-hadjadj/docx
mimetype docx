--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -438,2643 +438,2643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of assembly pressure on PEM fuel cell performance by taking into accounts electrical and thermal contact resistances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulent flow topology in supersonic boundary layer with wall heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Ali Atyabi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sushank Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.05.031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, pp.108430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.108430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128553v1</w:t>
+                <w:t xml:space="preserve">hal-02189352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel high-order compressible flows solver with domain decomposition method in the generalized curvilinear coordinates system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perturbation threshold and hysteresis associated with the transition to turbulence in sudden expansion pipe flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/HFF-01-2019-0048⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.187-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189363v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent structures of shock-wave diffraction over 90° convex corner</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Hadjadj</w:t>
+                <w:t xml:space="preserve">On the viscous boundary layer of weakly unstable detonations in narrow channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5113976⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179, pp.449-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419561v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of multi-phase electro-hydrodynamics flows using a simple incompressible smoothed particle hydrodynamics method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Tofighi</w:t>
+                <w:t xml:space="preserve">Numerical study on laminar flame velocity of hydrogen-air combustion under water spray effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guodong Gai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kudriakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Rogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2019.10.029⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (31), pp.17015-17029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.04.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383860v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the viscous boundary layer of weakly unstable detonations in narrow channels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+                <w:t xml:space="preserve">Turbulent structures of shock-wave diffraction over 90° convex corner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.11.006⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (8), pp.086103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5113976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088381v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study on laminar flame velocity of hydrogen-air combustion under water spray effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Studer</w:t>
+                <w:t xml:space="preserve">Numerical simulations of multi-phase electro-hydrodynamics flows using a simple incompressible smoothed particle hydrodynamics method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Almasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Shadloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ozbulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tofighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.04.225⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2019.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419516v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of adaptive multiresolution method with time-varying tolerance for compressible fluid flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Soni</w:t>
+                <w:t xml:space="preserve">Effects of assembly pressure on PEM fuel cell performance by taking into accounts electrical and thermal contact resistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Ali Atyabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Afshari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somchai Wongwises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Mon Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00193-017-0777-x⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088394v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of oblique-type breakdown in a supersonic boundary layer employing streaks</w:t>
+                <w:t xml:space="preserve">A parallel high-order compressible flows solver with domain decomposition method in the generalized curvilinear coordinates system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sushank Sharma</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakr Zebiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus Kloker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.435⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/HFF-01-2019-0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189357v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulations of laminar and transitional flows in diverging pipes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dhanush Vittal Shenoy</w:t>
+                <w:t xml:space="preserve">On the use of adaptive multiresolution method with time-varying tolerance for compressible fluid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Peixinho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Hadjadj</w:t>
+                <w:t xml:space="preserve">O. Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (1), pp.75-92. </w:t>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.37-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/HFF-02-2019-0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00193-017-0777-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268198v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel multi-core and multi-processor methods on point-value multiresolution algorithms for hyperbolic conservation laws</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Soni</w:t>
+                <w:t xml:space="preserve">Control of oblique-type breakdown in a supersonic boundary layer employing streaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushank Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Moebs</w:t>
+                <w:t xml:space="preserve">Markus Kloker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123, pp.192-203. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 873, pp.1072-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2018.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088389v1</w:t>
+                <w:t xml:space="preserve">hal-02189357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermo-mechanical non-equilibrium on the onset of transition in supersonic boundary layers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct numerical simulations of laminar and transitional flows in diverging pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhanush Vittal Shenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00231-018-2429-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.75-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/HFF-02-2019-0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088396v1</w:t>
+                <w:t xml:space="preserve">hal-02268198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent flow topology in supersonic boundary layer with wall heat transfer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Hadjadj</w:t>
+                <w:t xml:space="preserve">Parallel multi-core and multi-processor methods on point-value multiresolution algorithms for hyperbolic conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.192-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2018.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.108430⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02189352v1</w:t>
+                <w:t xml:space="preserve">hal-02088389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation threshold and hysteresis associated with the transition to turbulence in sudden expansion pipe flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Quan Nguyen</w:t>
+                <w:t xml:space="preserve">Effect of thermo-mechanical non-equilibrium on the onset of transition in supersonic boundary layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushank Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76, pp.187-196. </w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00231-018-2429-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084275v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mechanism for periodic bursting of the recirculation region in the flow through a sudden expansion in a circular pipe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
+                <w:t xml:space="preserve">Three-dimensional lattice Boltzmann simulations of high density ratio two-phase flows in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Shadloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hopp-Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Nieken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5022872⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (7), pp.2445-2465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917988v1</w:t>
+                <w:t xml:space="preserve">hal-02088400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary layer transition over a concave surface caused by centrifugal instabilities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Hadjadj</w:t>
+                <w:t xml:space="preserve">Investigation of shock/elastic obstacles interactions by means of a coupling technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Mouronval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100, pp.345-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2018.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.06.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02084210v1</w:t>
+                <w:t xml:space="preserve">hal-02088385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of pressure loads during a premixed hydrogen combustion in the presence of water spray</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomine</w:t>
+                <w:t xml:space="preserve">Temperature-Invariant Scaling for Compressible Turbulent Boundary Layers with Wall Heat Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazle Hussain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.12.162⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (11), pp.923-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2017.1357675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339715v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-Invariant Scaling for Compressible Turbulent Boundary Layers with Wall Heat Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boundary layer transition over a concave surface caused by centrifugal instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fazle Hussain</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01457632.2017.1357675⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 171, pp.135-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088406v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar-to-turbulent transition in supersonic boundary layer: Effects of initial perturbation and wall heat transfer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+                <w:t xml:space="preserve">Modeling of pressure loads during a premixed hydrogen combustion in the presence of water spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kudriakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10407782.2018.1464785⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (10), pp.4592-4607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.12.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088398v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of a spatially-evolving supersonic turbulent boundary layer at M ∞ = 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.S. Shadloo</w:t>
+                <w:t xml:space="preserve">A new mechanism for periodic bursting of the recirculation region in the flow through a sudden expansion in a circular pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Ben-Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.09.005⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (3), pp.031701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5022872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088404v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of shock unsteadiness in a supersonic over-expanded planar nozzle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manisankar Chidambaranathan</w:t>
+                <w:t xml:space="preserve">Laminar-to-turbulent transition in supersonic boundary layer: Effects of initial perturbation and wall heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushank Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.11.005⟩</w:t>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (9), pp.583-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407782.2018.1464785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088403v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional lattice Boltzmann simulations of high density ratio two-phase flows in porous media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Large-eddy simulation of a spatially-evolving supersonic turbulent boundary layer at M ∞ = 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Nieken</w:t>
+                <w:t xml:space="preserve">O. Ben-Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (7), pp.2445-2465. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.185-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.12.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088400v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of shock/elastic obstacles interactions by means of a coupling technique</w:t>
+                <w:t xml:space="preserve">Analysis of shock unsteadiness in a supersonic over-expanded planar nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-S. Mouronval</w:t>
+                <w:t xml:space="preserve">Shashi Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tie</w:t>
+                <w:t xml:space="preserve">Manisankar Chidambaranathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Moebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 100, pp.345-367. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.55-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2018.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088385v1</w:t>
+                <w:t xml:space="preserve">hal-02088403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the accuracy and efficiency of point-value multiresolution algorithms for solving scalar wave and Euler equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,77 +3134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of subgrid-scale modeling for large-eddy simulation of a spatially-evolving compressible turbulent boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ben-Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Shadloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3251,77 +3251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock-wave reflections over double-concave cylindrical reflectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ben-Dor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3569,295 +3569,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on experimental and numerical studies of convection heat transfer of nanofluids inside closed conduits</w:t>
+                <w:t xml:space="preserve">A comparative study of Brinkman penalization and direct-forcing immersed boundary methods for compressible viscous flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Reza Safaei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Shahab Goodarzi</w:t>
+                <w:t xml:space="preserve">A. Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1687814016673569⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136, pp.272-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611224v1</w:t>
+                <w:t xml:space="preserve">hal-02082541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of Brinkman penalization and direct-forcing immersed boundary methods for compressible viscous flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A survey on experimental and numerical studies of convection heat transfer of nanofluids inside closed conduits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Safaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Shahab Goodarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamid Reza Goshayeshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 136, pp.272-284. </w:t>
+              <w:t xml:space="preserve">Advances in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (10), pp.1687814016673569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1687814016673569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082541v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigations of transient nozzle flow separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4248,809 +4248,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of shock-wave propagation in aqueous foams using shock tube experiments</w:t>
+                <w:t xml:space="preserve">Supersonic flow control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jourdan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4919905⟩</w:t>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (5), pp.443-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00193-015-0587-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459149v1</w:t>
+                <w:t xml:space="preserve">hal-02082592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of shock/boundary layer interaction in supersonic overexpanded nozzles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Verma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42, pp.158-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ast.2015.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of wall temperature in supersonic turbulent boundary layers: A numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ben-Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (426–438), http://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.10.025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2014.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical behavior of supersonic turbulent boundary layers with heat transfer at M_inf=2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.S. Shadloo</w:t>
+                <w:t xml:space="preserve">Analysis of shock-wave propagation in aqueous foams using shock tube experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Houas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chinnayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.02.004⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4919905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161690v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady Flow Conditions During Dual-Bell Sneak Transition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Haidn</w:t>
+                <w:t xml:space="preserve">Statistical behavior of supersonic turbulent boundary layers with heat transfer at M_inf=2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Shadloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hussain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.B35558⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, http://dx.doi.org/10.1016/j.ijheatfluidflow.2015.02.004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082577v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational study of non-ideal and mildly-unstable detonation waves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Hadjadj</w:t>
+                <w:t xml:space="preserve">Unsteady Flow Conditions During Dual-Bell Sneak Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Haidn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.06.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (4), pp.1175-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.B35558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01612360v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersonic flow control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+                <w:t xml:space="preserve">Computational study of non-ideal and mildly-unstable detonation waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chinnayya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.47--57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00193-015-0587-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02082592v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the onset of postshock flow instabilities over concave surfaces</w:t>
               </w:r>
@@ -5062,51 +5062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (7), pp.076101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5244,64 +5244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean structure of one-dimensional unstable detonations with friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5348,51 +5348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational study of detonation wave propagation in narrow channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5446,558 +5446,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of Shock/Boundary-Layer Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthodologie générale pour l’étude numérique du couplage fluide-structure par une approche multicode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J051786⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (5), pp.519-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.12.519-554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082367v1</w:t>
+                <w:t xml:space="preserve">hal-01993677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Three High Order Schemes for LES of Temporally Evolving Mixing Layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Hadjadj</w:t>
+                <w:t xml:space="preserve">Large-Eddy Simulation of Shock/Boundary-Layer Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (5), pp.1603-1622. </w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (12), pp.2919-2927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4208/cicp.261111.130412a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.J051786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769132v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie générale pour l’étude numérique du couplage fluide-structure par une approche multicode</w:t>
+                <w:t xml:space="preserve">Comparative Study of Three High Order Schemes for LES of Temporally Evolving Mixing Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+                <w:t xml:space="preserve">H.C Yee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lefrançois</w:t>
+                <w:t xml:space="preserve">B. Sogreen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (5), pp.519-554. </w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (5), pp.1603-1622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/reef.12.519-554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4208/cicp.261111.130412a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993677v1</w:t>
+                <w:t xml:space="preserve">hal-00769132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Compressible Mixing Layers Using High-Order WENO Schemes</w:t>
+                <w:t xml:space="preserve">On the use of immersed boundary methods for shock/obstacle interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Palerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 230 (5), pp.1731-1748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2010.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10915-010-9429-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088617v1</w:t>
+                <w:t xml:space="preserve">hal-02088620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of immersed boundary methods for shock/obstacle interactions</w:t>
+                <w:t xml:space="preserve">Numerical Study of Compressible Mixing Layers Using High-Order WENO Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Palerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 230 (5), pp.1731-1748. </w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.170-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2010.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10915-010-9429-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088620v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulations of Shock Focusing over Concave Surfaces</w:t>
               </w:r>
@@ -6087,51 +6087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of the Starting Process in a Supersonic Nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6264,51 +6264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of transient nozzle flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6685,64 +6685,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of side loads in over-expanded conical nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubakr Zebiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6780,64 +6780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock-induced flow separation in an over-expanded supersonic planar nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubakr Zebiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6951,372 +6951,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcritical transition to turbulence in diverging pipe flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dhanush Vittal Shenoy</w:t>
+                <w:t xml:space="preserve">Vorticity production in shock waves diffraction over double cylindrical wedges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Quan Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
+                <w:t xml:space="preserve">Vineet Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the American Physical Society’s Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Atlanta, Georgia, United States</w:t>
+              <w:t xml:space="preserve">4th International Conference on Energy, Materials and Applied Energetics (ICEMAEP'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Constantine, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117375v1</w:t>
+                <w:t xml:space="preserve">hal-02117348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vorticity production in shock waves diffraction over double cylindrical wedges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vineet Soni</w:t>
+                <w:t xml:space="preserve">Large-eddy simulations of an over-expanded planar nozzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakr Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Energy, Materials and Applied Energetics (ICEMAEP'2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Constantine, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117348v1</w:t>
+                <w:t xml:space="preserve">hal-02117338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulations of an over-expanded planar nozzle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Piquet</w:t>
+                <w:t xml:space="preserve">Subcritical transition to turbulence in diverging pipe flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhanush Vittal Shenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Energy, Materials and Applied Energetics (ICEMAEP'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Constantine, Algeria</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the American Physical Society’s Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Atlanta, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117338v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermo-mechanical non-equilibrium on the onset of transition in supersonic boundary layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sushank Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7361,1266 +7361,1266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Wall Heat Transfer on the High-Speed Flow Boundary Layer Transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments with Disturbances on the Flow Through a Sudden Expansion in a Circular Pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoji Ishizaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Tasaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">EUROMECH SYMP. 591: 3- D Instability Mechanisms in Transitional and Turbulent Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117293v1</w:t>
+                <w:t xml:space="preserve">hal-02117307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary-Layer Transition Over Concave Surfaces Caused by Centrifugal Forces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margio Mendez-Gonzalez</w:t>
+                <w:t xml:space="preserve">Transition to Turbulence in a Sudden Expansion Pipe Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ducoin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH SYMP. 591: 3-D Instability Mechanisms in Transitional and Turbulent Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117334v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to Turbulence in a Sudden Expansion Pipe Flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Wall Heat Transfer on the High-Speed Flow Boundary Layer Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH SYMP. 591: 3-D Instability Mechanisms in Transitional and Turbulent Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t>
+              <w:t xml:space="preserve">16th European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117325v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage fluide-structure pour l'étude des interactions choc/obstacles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boundary-Layer Transition Over Concave Surfaces Caused by Centrifugal Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Aubry</w:t>
+                <w:t xml:space="preserve">Margio Mendez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ducoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">EUROMECH SYMP. 591: 3-D Instability Mechanisms in Transitional and Turbulent Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899296v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments with Disturbances on the Flow Through a Sudden Expansion in a Circular Pipe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minh Quang Nguyen</w:t>
+                <w:t xml:space="preserve">Couplage fluide-structure pour l'étude des interactions choc/obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoji Ishizaka</w:t>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuji Tasaka</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH SYMP. 591: 3- D Instability Mechanisms in Transitional and Turbulent Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117307v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of mildly unstable gaseous detonations in small channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sow</w:t>
+                <w:t xml:space="preserve">High Order Numerical Methods for the Dynamic SGS Model of Turbulent Flows with Shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. V. Kotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C Yee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan A. Wray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sjoegreen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25rd International Colloquium of the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd AIAA Computational Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117289v1</w:t>
+                <w:t xml:space="preserve">hal-02117190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteadiness of supersonic flows in convergent divergent nozzles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Georges-Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Symposium on Shock Waves (ISSW28)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Tel-Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling shock waves with supercomputers: What do we know and what can we learn from peta-scale shock simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulations of mildly unstable gaseous detonations in small channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Symposium on Shock Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Tel-Aviv, Israel</w:t>
+              <w:t xml:space="preserve">25rd International Colloquium of the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117269v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational study of shock waves reflection over concave double wedges reflectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tackling shock waves with supercomputers: What do we know and what can we learn from peta-scale shock simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSW30 - 30th International Symposium on Shock Waves</w:t>
+              <w:t xml:space="preserve">30th International Symposium on Shock Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Tel-Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117202v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order Numerical Methods for the Dynamic SGS Model of Turbulent Flows with Shocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H.C Yee</w:t>
+                <w:t xml:space="preserve">Computational study of shock waves reflection over concave double wedges reflectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineet Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Geva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan A. Wray</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd AIAA Computational Fluid Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Texas, United States</w:t>
+              <w:t xml:space="preserve">ISSW30 - 30th International Symposium on Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tel-Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117190v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of the starting process in a supersonic nozzle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Numerical Investigation of Transient Nozzle Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey A.N. Kudryavtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">West East High Speed Flow Fields Conference 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Marseille, France. pp.314-321</w:t>
+              <w:t xml:space="preserve">Fourth Symposium on Aerothermodynamics for Space vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Capua, Italy. pp.399-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765617v1</w:t>
+                <w:t xml:space="preserve">hal-00765616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of Transient Nozzle Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Numerical Study of the starting process in a supersonic nozzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dany Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Symposium on Aerothermodynamics for Space vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Capua, Italy. pp.399-406</w:t>
+              <w:t xml:space="preserve">West East High Speed Flow Fields Conference 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Marseille, France. pp.314-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765616v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8677,51 +8677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Bodony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazle Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjiva K. Lele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8886,77 +8886,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation d'ondes de choc en milieux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Georges-Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Moebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9006,51 +9006,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique des phénomènes aéroélastiques en aérodynamique supersonique. Application aux tuyères propulsives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. INSA de Rouen, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9482,51 +9482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Gai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135774" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taml.2020.01.026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015503" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128553v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Atyabi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Afshari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Wongwises" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Mon Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Zebiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-01-2019-0048" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419561v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhuri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brahmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113976" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Almasi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Shadloo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozbulut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tofighi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.10.029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Sow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Chinnayya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.11.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Rogg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-017-0777-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushank Sharma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kloker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.435" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Vittal Shenoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-02-2019-0111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moebs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.09.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-018-2429-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022872" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducoin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kudriakov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Studer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.12.162" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazle Hussain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2017.1357675" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1464785" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben-Nasr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.09.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Verma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisankar Chidambaranathan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.11.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadeghi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopp-Hirschler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nieken" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.12.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Mouronval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.10.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.04.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Shadloo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.07.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben-Dor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/JFM.2016.825" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1353380" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129841v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Verma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Haidn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2017.10.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16HZKDMG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611224v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Safaei" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahab Goodarzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Goshayeshi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1687814016673569" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082541v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.06.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2016.03.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX4SDZWV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611213v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Taguelmimt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-015-9649-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taguelmimt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1131900" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Kotov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Yee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Wray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sjoegreen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.211014.040915a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459149v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jourdan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Mariani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinnayya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919905" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJVJQBTN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.10.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161690v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hussain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.02.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haidn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B35558" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PT4H9K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082592v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-015-0587-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890482" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bensayah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bounif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2013.873283" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.49" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088648v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ngomo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792708" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051786" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769132v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C Yee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sogreen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.261111.130412a" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01993677v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.12.519-554" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088617v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chaudhuri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Palerm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9429-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AFF85DA875DD4E7E17A02E4F6E88A425A0418C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.11.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GPJ3F5F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844395v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taieb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050199" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N Kudryavtsev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Ivanov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A.N Kudryavtsev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Vandromme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406940v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alejandro Rojas Segovia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060991v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14489.43364" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117440v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117435v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117437v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Brahmi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Nguyen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Soni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117338v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117358v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117293v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117334v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margio Mendez-Gonzalez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117325v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Ishizaka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Tasaka" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117289v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117193v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Georges-Picot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117269v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117202v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ram" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117190v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Wray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765617v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765616v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A.N. Kudryavtsev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117263v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bodony" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiva K. Lele" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421288v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00994103v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moebs" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011632v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011645v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011622v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02082740v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Gai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kudriakov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135774" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taml.2020.01.026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015503" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189352v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushank Sharma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108430" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Sow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Chinnayya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.11.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Rogg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.225" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhuri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brahmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113976" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383860v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Almasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Shadloo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozbulut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tofighi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.10.029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Atyabi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Afshari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Wongwises" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Mon Yan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Zebiri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-01-2019-0048" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088394v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-017-0777-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kloker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.435" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Vittal Shenoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-02-2019-0111" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moebs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.09.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-018-2429-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadeghi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopp-Hirschler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nieken" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.12.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Mouronval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.10.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazle Hussain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2017.1357675" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084210v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kudriakov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Studer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.12.162" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022872" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1464785" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben-Nasr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.09.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Verma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisankar Chidambaranathan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.11.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.04.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Shadloo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.07.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben-Dor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/JFM.2016.825" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1353380" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129841v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Verma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Haidn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2017.10.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16HZKDMG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.06.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Safaei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahab Goodarzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Goshayeshi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1687814016673569" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2016.03.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX4SDZWV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611213v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Taguelmimt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-015-9649-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taguelmimt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1131900" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Kotov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Yee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Wray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sjoegreen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.211014.040915a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082592v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-015-0587-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082612v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJVJQBTN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.10.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jourdan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Mariani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinnayya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919905" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161690v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hussain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.02.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haidn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B35558" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612360v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PT4H9K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890482" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bensayah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bounif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2013.873283" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.49" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088648v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ngomo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792708" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01993677v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.12.519-554" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051786" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769132v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C Yee" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sogreen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.261111.130412a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088620v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chaudhuri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.11.016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GPJ3F5F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088617v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Palerm" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9429-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AFF85DA875DD4E7E17A02E4F6E88A425A0418C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844395v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taieb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050199" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N Kudryavtsev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Ivanov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A.N Kudryavtsev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Vandromme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406940v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alejandro Rojas Segovia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060991v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14489.43364" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117440v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117435v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117437v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Brahmi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117348v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Soni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117375v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117358v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117307v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Ishizaka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Tasaka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117325v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117293v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117334v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margio Mendez-Gonzalez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899296v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117190v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Wray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117193v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Georges-Picot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117289v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117269v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117202v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ram" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765616v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A.N. Kudryavtsev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765617v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117263v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bodony" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiva K. Lele" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421288v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00994103v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moebs" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011632v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011645v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011622v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02082740v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>