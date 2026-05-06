--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -3673,165 +3673,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01060166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction du &amp;quot;problème musulman&amp;quot; en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellali Hajjat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Racialisation et mondialisation : enjeux contemporains / héritages historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01060220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Marche : un &amp;quot;Mai 68&amp;quot; des enfants d'immigrés postcoloniaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellali Hajjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Marche pour l'égalité et contre le racisme, 1983-2013. Résonances de l'immigration coloniale et post-coloniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01060217v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01060220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du livre Islamophobie</w:t>
               </w:r>
@@ -4803,234 +4803,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01060200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antiracism Without The Racialised: The Paradoxes of the 1983 March against Racism and for Equality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellali Hajjat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race, Racism, and Anti-Racist Movements in Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, University of Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les années 68 et les immigrés: histoires politiques croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellali Hajjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mai 68 en quarantaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Ecole normale supérieure - Lettres et sciences humaines, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00370225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailleurs immigrés vs. beurs? Comparaison de deux figures des luttes de l'immigration postcoloniale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellali Hajjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rébellions urbaines : Comparaison Belgique-France-Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Université Paris I, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00370233v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00370231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mouvement des travailleurs arabes: Sociologie d'une nouvelle génération politique dans l'immigration postcoloniale</w:t>
               </w:r>
@@ -6180,51 +6180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hajjat.ulb.be" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333084v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Marwan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059615v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Mohammed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/la-marche-pour-legalite-et-contre-le-racisme/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://widget.editis.com/ladecouverte/9782707176806/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://widget.editis.com/ladecouverte/9782707169365/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubeker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey C&#233;lestine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288276v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.693.0407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.603.0341" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.116.0125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaug&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.051.0031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059472v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dosse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coffin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.artie.2018.01.0491" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/978-1-137-55133-7_9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavan Titley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Des Freedman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Khiabany" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mondon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zedbooks.net/shop/book/after-charlie-hebdo/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/histoire-des-mouvements-sociaux-en-france--9782707169853-p-671.htm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-68__une_histoire_collective__1962_1981_-9782707185884.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059737v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370066v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060179v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060245v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370231v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertossi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059871v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hajjat.ulb.be" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333084v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Marwan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059615v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Mohammed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/la-marche-pour-legalite-et-contre-le-racisme/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://widget.editis.com/ladecouverte/9782707176806/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://widget.editis.com/ladecouverte/9782707169365/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubeker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey C&#233;lestine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288276v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.693.0407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.603.0341" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.116.0125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaug&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.051.0031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059472v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dosse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coffin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.artie.2018.01.0491" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/978-1-137-55133-7_9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavan Titley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Des Freedman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Khiabany" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mondon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zedbooks.net/shop/book/after-charlie-hebdo/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/histoire-des-mouvements-sociaux-en-france--9782707169853-p-671.htm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-68__une_histoire_collective__1962_1981_-9782707185884.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059737v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370066v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060217v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060179v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060245v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertossi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059871v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>