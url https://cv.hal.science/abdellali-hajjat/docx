--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -3051,169 +3051,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01059729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le retour de l'idéologie assimilationniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellali Hajjat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Badie et Dominique Vidal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État du monde 2011. La fin du monde unique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.165-169, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01059717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment établir la preuve de discrimination en situation d'enquête sociologique : l'instruction des demandes de naturalisation en préfecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellali Hajjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les discriminations à l'épreuve des savoirs et des pratiques. Mieux connaître pour mieux combattre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HALDE/MiRe, pp.31-33, 2010, Etudes et recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01059719v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01059717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliances inattendues à la Goutte d'Or</w:t>
               </w:r>
@@ -3811,165 +3811,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01060217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Montrer patte blanche : les frontières de l'identité nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellali Hajjat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Midis de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01060226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation du livre Islamophobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellali Hajjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs et idéologies : genèse, circulation, transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01060222v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01060226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique du jugement. Une analyse quanti-qualitative de populations de mineurs passées par un tribunal de grande instance</w:t>
               </w:r>
@@ -5010,234 +5010,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00370233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment penser question raciale, discrimination et naturalisation? Réflexions à partir d'une enquête ethnographique en préfecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellali Hajjat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inégalités économiques, recomposition des classes sociales et discriminations sexuelles et raciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Ecole normale supérieure Jourdan, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Mouvement des travailleurs arabes: Sociologie d'une nouvelle génération politique dans l'immigration postcoloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellali Hajjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">May 68: 40 years later</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, University of London Institute in Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00370224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Politics of the Banlieue: Riots and Crisis of Activism in French Suburbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellali Hajjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rupture, Repression and Uprising: Raced and Gendered Violence Along The Color-Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, University of Illinois at Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00370226v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00370232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musulman-e-s et naturalisation</w:t>
               </w:r>
@@ -6180,51 +6180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hajjat.ulb.be" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333084v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Marwan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059615v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Mohammed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/la-marche-pour-legalite-et-contre-le-racisme/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://widget.editis.com/ladecouverte/9782707176806/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://widget.editis.com/ladecouverte/9782707169365/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubeker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey C&#233;lestine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288276v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.693.0407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.603.0341" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.116.0125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaug&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.051.0031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059472v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dosse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coffin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.artie.2018.01.0491" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/978-1-137-55133-7_9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavan Titley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Des Freedman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Khiabany" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mondon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zedbooks.net/shop/book/after-charlie-hebdo/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/histoire-des-mouvements-sociaux-en-france--9782707169853-p-671.htm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-68__une_histoire_collective__1962_1981_-9782707185884.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059737v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370066v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060217v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060179v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060245v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertossi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059871v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hajjat.ulb.be" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333084v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Marwan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059615v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Mohammed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/la-marche-pour-legalite-et-contre-le-racisme/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://widget.editis.com/ladecouverte/9782707176806/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://widget.editis.com/ladecouverte/9782707169365/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubeker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey C&#233;lestine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288276v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.693.0407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.603.0341" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.116.0125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaug&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.051.0031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059472v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dosse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coffin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.artie.2018.01.0491" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/978-1-137-55133-7_9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavan Titley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Des Freedman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Khiabany" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mondon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zedbooks.net/shop/book/after-charlie-hebdo/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/histoire-des-mouvements-sociaux-en-france--9782707169853-p-671.htm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059719v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-68__une_histoire_collective__1962_1981_-9782707185884.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059737v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370066v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060217v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060226v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060179v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060245v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertossi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059871v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>