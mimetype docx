--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -169,20917 +169,21099 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (158)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (159)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient hydrosilylation of alkenes using a recyclable ZnO nanoparticle catalyst under ligand-free conditions</w:t>
+                <w:t xml:space="preserve">Compositional, structural, and functional characterization of corn fiber-derived cellulose as a sustainable dietary fiber source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlam Chennani</w:t>
+                <w:t xml:space="preserve">Fatma Boukid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Anter</w:t>
+                <w:t xml:space="preserve">Maria Paciulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zainab Rbihi</w:t>
+                <w:t xml:space="preserve">Houda Hamiach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taoufik Bajoub</w:t>
+                <w:t xml:space="preserve">Céline Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Yassine Guida</w:t>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Applied Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (1), pp.101651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00706-025-03426-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488391v1</w:t>
+                <w:t xml:space="preserve">hal-05565156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus source addition modulates P-related biochemical processes in the rhizosphere of Lupinus albus grown in alkaline soils</w:t>
+                <w:t xml:space="preserve">Highly efficient hydrosilylation of alkenes using a recyclable ZnO nanoparticle catalyst under ligand-free conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Qetrani</w:t>
+                <w:t xml:space="preserve">Ahlam Chennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Bouray</w:t>
+                <w:t xml:space="preserve">Nadia Anter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Errahali</w:t>
+                <w:t xml:space="preserve">Zainab Rbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chtouki</w:t>
+                <w:t xml:space="preserve">Taoufik Bajoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">Mohamed Yassine Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35, pp.101173. </w:t>
+              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2025.101173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00706-025-03426-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493336v1</w:t>
+                <w:t xml:space="preserve">hal-05488391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based polymers and biochar materials formulation derived from lignocellulosic biomass for controlled release phosphorus fertilizers</w:t>
+                <w:t xml:space="preserve">Unlocking the agro-physiological potential of wheat rhizoplane fungi under low P conditions using a niche-conserved consortium approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Poirier</w:t>
+                <w:t xml:space="preserve">Brahim Benbrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saloua Fertahi</w:t>
+                <w:t xml:space="preserve">Tessa Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Hamiach</w:t>
+                <w:t xml:space="preserve">Dounia Nkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saida Tayibi</w:t>
+                <w:t xml:space="preserve">Hicham Chaouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissal Elhaissoufi</w:t>
+                <w:t xml:space="preserve">Yassine Aallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 304, pp.140255. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (8), pp.2320-2337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.140255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052273v1</w:t>
+                <w:t xml:space="preserve">hal-05199192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of lignin and modified clay on alginate-based composites and their use in slow-release coating formulations for phosphorus fertilizers</w:t>
+                <w:t xml:space="preserve">Bio-based polymers and biochar materials formulation derived from lignocellulosic biomass for controlled release phosphorus fertilizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Boussetta</w:t>
+                <w:t xml:space="preserve">Adèle Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ilsouk</w:t>
+                <w:t xml:space="preserve">Saloua Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hamiach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Lahcini</w:t>
+                <w:t xml:space="preserve">Saida Tayibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youssef Habibi</w:t>
+                <w:t xml:space="preserve">Wissal Elhaissoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.109019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 304, pp.140255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.140255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859655v1</w:t>
+                <w:t xml:space="preserve">hal-05052273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the agro-physiological potential of wheat rhizoplane fungi under low P conditions using a niche-conserved consortium approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphorus source addition modulates P-related biochemical processes in the rhizosphere of Lupinus albus grown in alkaline soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Qetrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Benbrik</w:t>
+                <w:t xml:space="preserve">Moussa Bouray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tessa Reid</w:t>
+                <w:t xml:space="preserve">Samir Errahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Nkir</w:t>
+                <w:t xml:space="preserve">Mohamed Chtouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Chaouki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yassine Aallam</w:t>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf042⟩</w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.101173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2025.101173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199192v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient polyphenols compounds photodegradation from olive mill wastewater using solar-light-driven β-Cu2V2O7 and Cu3V2O8 nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergistic effect of lignin and modified clay on alginate-based composites and their use in slow-release coating formulations for phosphorus fertilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Moussaid</w:t>
+                <w:t xml:space="preserve">Mohamed Ilsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatin Tagnaouti Moumnani</w:t>
+                <w:t xml:space="preserve">Mohammed Lahcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Tanji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saida Tayibi</w:t>
+                <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Chaouni Benabdallah</w:t>
+                <w:t xml:space="preserve">Youssef Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 71, pp.107326. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.109019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.107326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.109019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993766v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Moroccan macroalgae wastes in hydrochar production: parameter evaluation and energetic properties</w:t>
+                <w:t xml:space="preserve">Efficient polyphenols compounds photodegradation from olive mill wastewater using solar-light-driven β-Cu2V2O7 and Cu3V2O8 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumayma Belyazid</w:t>
+                <w:t xml:space="preserve">Dina Moussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Miftah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">Fatin Tagnaouti Moumnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalifa El Harfi</w:t>
+                <w:t xml:space="preserve">Karim Tanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Tayibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil Aboulkas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aziz Chaouni Benabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, pp.107326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-025-06665-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.107326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051978v1</w:t>
+                <w:t xml:space="preserve">hal-04993766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and techno-functional investigation of argan press-cake proteins foreseeing food application</w:t>
+                <w:t xml:space="preserve">Valorization of Moroccan macroalgae wastes in hydrochar production: parameter evaluation and energetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noamane Taarji</w:t>
+                <w:t xml:space="preserve">Oumayma Belyazid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Lyamlouli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Amine Miftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenichi Tominaga</w:t>
+                <w:t xml:space="preserve">Khalifa El Harfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroko Isoda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adil Aboulkas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 192, pp.115734. </w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.115734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13399-025-06665-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494078v1</w:t>
+                <w:t xml:space="preserve">hal-05051978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate bio-solubilization and cadmium tolerance interplay in the root-microbe interface and consequences on root P absorption in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of Zn3V2O8 nanoparticles: mechanism and factors influencing crystal violet photodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatin Tagnaouti Moumnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibnyasser Ammar</w:t>
+                <w:t xml:space="preserve">Khadija Khallouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhaissoufi Wissal</w:t>
+                <w:t xml:space="preserve">Redouan Elkhalfaouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Moussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haddine Meryem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khourchi Said</w:t>
+                <w:t xml:space="preserve">Oumaima Mertah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105738⟩</w:t>
+              <w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.1157-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11144-023-02553-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577907v1</w:t>
+                <w:t xml:space="preserve">hal-04494147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of Zn3V2O8 nanoparticles: mechanism and factors influencing crystal violet photodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatin Tagnaouti Moumnani</w:t>
+                <w:t xml:space="preserve">Biomass Valorization for Bioenergy Production: Current Techniques, Challenges, and Pathways to Solutions for Sustainable Bioeconomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelu Raina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Chuetor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Khallouk</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doha Elalami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Tayibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11144-023-02553-2⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.1999-2028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-024-10792-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494147v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic bioprospection of maize rhizoplane-associated bacteria for consortia construction and impact on plant growth and nutrient uptake under low P availability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Aallam</w:t>
+                <w:t xml:space="preserve">Feedstock type and pyrolysis temperature of rosemary wastes in a fixed-bed reactor affect the characteristics and application potentials of the bio-chars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouassia Dira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Elmouwahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Ibnyasser</w:t>
+                <w:t xml:space="preserve">Soumaya Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Haddine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brahim Benbrik</w:t>
+                <w:t xml:space="preserve">Meryem Boufetacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bailón-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105939⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182, pp.106697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701988v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedstock type and pyrolysis temperature of rosemary wastes in a fixed-bed reactor affect the characteristics and application potentials of the bio-chars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelouassia Dira</w:t>
+                <w:t xml:space="preserve">Geographic bioprospection of maize rhizoplane-associated bacteria for consortia construction and impact on plant growth and nutrient uptake under low P availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Nkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Aallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Elmouwahidi</w:t>
+                <w:t xml:space="preserve">Ammar Ibnyasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Khouja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Esther Bailón-García</w:t>
+                <w:t xml:space="preserve">Meryem Haddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Benbrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106697⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.105939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701989v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass Valorization for Bioenergy Production: Current Techniques, Challenges, and Pathways to Solutions for Sustainable Bioeconomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphate bio-solubilization and cadmium tolerance interplay in the root-microbe interface and consequences on root P absorption in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibnyasser Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhaissoufi Wissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neelu Raina</w:t>
+                <w:t xml:space="preserve">Haddine Meryem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santi Chuetor</w:t>
+                <w:t xml:space="preserve">Saidi Rym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doha Elalami</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khourchi Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, pp.1999-2028. </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, pp.105738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-024-10792-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682482v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin-rich extracts as slow-release coating for phosphorus fertilizers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochemical and techno-functional investigation of argan press-cake proteins foreseeing food application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane Bargaz</w:t>
+                <w:t xml:space="preserve">Noamane Taarji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Touchaleaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youssef Habibi</w:t>
+                <w:t xml:space="preserve">Karim Lyamlouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Tominaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroko Isoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.108394⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.115734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.115734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677951v1</w:t>
+                <w:t xml:space="preserve">hal-04494078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root acid phosphatases and microbial biomass phosphorus induced Cd tolerance and P acquisition in wheat inoculated with P solubilizing bacteria</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Lignin-rich extracts as slow-release coating for phosphorus fertilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Elhaissoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Meryem Haddine</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Bargaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Touchaleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.117402⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.108394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.108394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817825v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional agricultural inputs based on biochar impregnated with algae residues extracts: Promoting effect on tomato growth</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Root acid phosphatases and microbial biomass phosphorus induced Cd tolerance and P acquisition in wheat inoculated with P solubilizing bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Ibnyasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Elhaissoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Khourchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Haddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103577⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 288, pp.117402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.117402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614182v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential co-processing of olive mill wastewater and organic residues by anaerobic co-digestion and pyrolysis for the generation of bioadsorbent and low-cost media for microalgae cultivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Multifunctional agricultural inputs based on biochar impregnated with algae residues extracts: Promoting effect on tomato growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Elalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Tayibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Bargaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81, pp.103577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2024.03.104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04577873v1</w:t>
+                <w:t xml:space="preserve">hal-04614182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allylation of cellulose microfibers for hydrosilylation with various hydrosilanes and hydrosiloxanes, and their application in corn-starch-mimosa tannin (CSMT) adhesive to improve particleboard properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahlam Chennani</w:t>
+                <w:t xml:space="preserve">Sequential co-processing of olive mill wastewater and organic residues by anaerobic co-digestion and pyrolysis for the generation of bioadsorbent and low-cost media for microalgae cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Elalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+                <w:t xml:space="preserve">Salma Latique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Tayibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Moubarik</w:t>
+                <w:t xml:space="preserve">Anass Oulkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.134828⟩</w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 186, pp.76-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2024.03.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682411v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of potential phosphate solubilizing bacteria inoculants should consider the contrast in phosphorus bio-solubilization rate along with plant growth promotion and phosphorus use efficiency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Zeroual</w:t>
+                <w:t xml:space="preserve">Allylation of cellulose microfibers for hydrosilylation with various hydrosilanes and hydrosiloxanes, and their application in corn-starch-mimosa tannin (CSMT) adhesive to improve particleboard properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Anter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Ghani</w:t>
+                <w:t xml:space="preserve">Mohamed-Yassine Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Chennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Moubarik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jambio/lxac077⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 278, pp.134828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.134828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043381v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanosynthezized Zn3V2O8 Mixed Oxide as Efficient Catalyst of Xylose Conversion to Glycolic Acid in Water</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of photocatalytic parameters using Doehlert experimental design to improve the photodegradation of Orange G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Kherbeche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Loubna El Faroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra El Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rkia Zari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Ismael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10562-022-04151-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 445, pp.115012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.115012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778764v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved rock phosphate dissolution from organic acids is driven by nitrate assimilation of bacteria isolated from nitrate and CaCO3-rich soil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Role of biochar in anaerobic microbiome enrichment and methane production enhancement during olive mill wastewater biomethanization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1100533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.1100533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04100544v1</w:t>
+                <w:t xml:space="preserve">hal-03996508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile and Sustainable Synthesis of ZnO Nanoparticles: Effect of Gelling Agents on ZnO Shapes and Their Photocatalytic Performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Detailed Database of the Chemical Properties and Methane Potential of Biomasses Covering a Large Range of Common Agricultural Biogas Plant Feedstocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Peyrelasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Schraauwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.195 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/waste1010014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c01491⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04335514v1</w:t>
+                <w:t xml:space="preserve">hal-04804835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of biochar in anaerobic microbiome enrichment and methane production enhancement during olive mill wastewater biomethanization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mechanosynthezized Zn3V2O8 Mixed Oxide as Efficient Catalyst of Xylose Conversion to Glycolic Acid in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Khallouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouan El Khalfaouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Kherbeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.2210-2222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10562-022-04151-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.1100533⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03996508v1</w:t>
+                <w:t xml:space="preserve">hal-03778764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of photocatalytic parameters using Doehlert experimental design to improve the photodegradation of Orange G</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mustafa Ismael</w:t>
+                <w:t xml:space="preserve">Screening of potential phosphate solubilizing bacteria inoculants should consider the contrast in phosphorus bio-solubilization rate along with plant growth promotion and phosphorus use efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Elhaissoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Ibnyasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Haddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (2), pp.lxac077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jambio/lxac077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.115012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04258202v1</w:t>
+                <w:t xml:space="preserve">hal-04043381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Detailed Database of the Chemical Properties and Methane Potential of Biomasses Covering a Large Range of Common Agricultural Biogas Plant Feedstocks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Improved rock phosphate dissolution from organic acids is driven by nitrate assimilation of bacteria isolated from nitrate and CaCO3-rich soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Garcia-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blandine Schraauwers</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Age</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/waste1010014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.e0283437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804835v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High photocatalytic activity and stability of MnV2O6 and Mn2V2O7 synthesized by simple low temperature method for bromophenol blue degradation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Tanji</w:t>
+                <w:t xml:space="preserve">Facile and Sustainable Synthesis of ZnO Nanoparticles: Effect of Gelling Agents on ZnO Shapes and Their Photocatalytic Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Faroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mansori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114922⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.24952 - 24963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c01491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258121v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel pathogenic WHRN variant causing hearing loss in a moroccan family</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salaheddine Redouane</w:t>
+                <w:t xml:space="preserve">High photocatalytic activity and stability of MnV2O6 and Mn2V2O7 synthesized by simple low temperature method for bromophenol blue degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Moussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Khallouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatin Tagnaouti Moumnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Charoute</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khalid Snoussi</w:t>
+                <w:t xml:space="preserve">Youssef Fahoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11033-023-08901-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 444, pp.114922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281535v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The current status and challenges of biomass biorefineries in Africa: A critical review and future perspectives for bioeconomy development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Lyamlouli</w:t>
+                <w:t xml:space="preserve">Novel pathogenic WHRN variant causing hearing loss in a moroccan family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Aitraise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Amalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Redouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Charoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11033-023-08901-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04033002v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous Missense Variants in FOXI1 and TMPRSS3 Genes Associated with Non-syndromic Deafness in Moroccan Families</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Houria Abdelghaffar</w:t>
+                <w:t xml:space="preserve">The current status and challenges of biomass biorefineries in Africa: A critical review and future perspectives for bioeconomy development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Elalami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Tayibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noamane Taarji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lyamlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 870, pp.162001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10528-023-10515-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04235312v1</w:t>
+                <w:t xml:space="preserve">hal-04033002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar from olive mill solid waste as an eco-friendly adsorbent for the removal of polyphenols from olive mill wastewater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Masmoudi</w:t>
+                <w:t xml:space="preserve">Homozygous Missense Variants in FOXI1 and TMPRSS3 Genes Associated with Non-syndromic Deafness in Moroccan Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Aitraise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Amalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Megdiche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">Amina Bakhchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Ellouze</w:t>
+                <w:t xml:space="preserve">Amale Bousfiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Abdelghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2022.02.029⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, pp.1914-1924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10528-023-10515-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686343v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04235312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate bacterial solubilization: A key rhizosphere driving force enabling higher P use efficiency and crop productivity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental dissolution of biopolymer-coated phosphorus fertilizers applied to a soil surface: Impact on soil pH and P dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Pistocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Barek Amjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of advanced research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jare.2021.08.014⟩</w:t>
+              <w:t xml:space="preserve">Annals of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.189 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aoas.2022.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03342192v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced enzymatic hydrolysis of corn stover using twin‐screw extrusion under mild conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Exploring Natural Fermented Foods as a Source for New Efficient Thermotolerant Yeasts for the Production of Second-Generation Bioethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Elalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Ibnsouda Koraichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Haggoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bbb.2400⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (14), pp.4954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15144954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719965v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste-to-energy innovative system: Assessment of integrating anaerobic digestion and pyrolysis technologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sulfated Well-Defined Mesoporous Nanostructured Zirconia for Levulinic Acid Esterification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vialle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saida Tayibi</w:t>
+                <w:t xml:space="preserve">Salaheddine Lanaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra El Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Khallouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hannioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2022.03.021⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (32), pp.27839 - 27850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c00060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669570v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution combustion synthesis of β-Cu2V2O7 nanoparticles: photocatalytic degradation of crystal violet under UV and visible light illumination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Kherbeche</w:t>
+                <w:t xml:space="preserve">Intensive Data and Knowledge-Driven Approach for Sustainability Analysis: Application to Lignocellulosic Waste Valorization Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.583-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-021-01509-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11144-022-02273-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03745884v1</w:t>
+                <w:t xml:space="preserve">hal-03307585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental dissolution of biopolymer-coated phosphorus fertilizers applied to a soil surface: Impact on soil pH and P dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
+                <w:t xml:space="preserve">Enhanced enzymatic hydrolysis of corn stover using twin‐screw extrusion under mild conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Elalami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Agricultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aoas.2022.12.004⟩</w:t>
+              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (6), pp.1642-1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bbb.2400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979984v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive Data and Knowledge-Driven Approach for Sustainability Analysis: Application to Lignocellulosic Waste Valorization Processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphate bacterial solubilization: A key rhizosphere driving force enabling higher P use efficiency and crop productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Elhaissoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherki Ghoulam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Bargaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-021-01509-8⟩</w:t>
+              <w:t xml:space="preserve">International journal of advanced research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jare.2021.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03307585v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Natural Fermented Foods as a Source for New Efficient Thermotolerant Yeasts for the Production of Second-Generation Bioethanol</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Biochar from olive mill solid waste as an eco-friendly adsorbent for the removal of polyphenols from olive mill wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15144954⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.384-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2022.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766216v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfated Well-Defined Mesoporous Nanostructured Zirconia for Levulinic Acid Esterification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Hannioui</w:t>
+                <w:t xml:space="preserve">Waste-to-energy innovative system: Assessment of integrating anaerobic digestion and pyrolysis technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Caiardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Tayibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c00060⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.657-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2022.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773104v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry chemo-mechanical pretreatment of chickpea straw: Effect and optimization of experimental parameters to improve hydrolysis yields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Roumeas</w:t>
+                <w:t xml:space="preserve">Solution combustion synthesis of β-Cu2V2O7 nanoparticles: photocatalytic degradation of crystal violet under UV and visible light illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Moussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Khallouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouan El Khalfaouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatin Tagnaouti Moumnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Kherbeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2022.101011⟩</w:t>
+              <w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.2797-2812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11144-022-02273-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652320v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Alginate–Brushite Beads Easily Catalyze the Knoevenagel Condensation On-Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousra El Jemli</w:t>
+                <w:t xml:space="preserve">Dry chemo-mechanical pretreatment of chickpea straw: Effect and optimization of experimental parameters to improve hydrolysis yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Khallouk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">Doha Elalami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Haggoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Ibnsouda Koraichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Roumeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c07247⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.101011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2022.101011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773099v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate solubilizing bacteria can significantly contribute to enhance P availability from polyphosphates and their use efficiency in wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meryem Haddine</w:t>
+                <w:t xml:space="preserve">Hybrid Alginate–Brushite Beads Easily Catalyze the Knoevenagel Condensation On-Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra El Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Khallouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Lanaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2022.127094⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (32), pp.27831-27838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c07247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741931v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of pretreatment effects on sugar release, energy efficiency and the reuse of effluents</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Phosphate solubilizing bacteria can significantly contribute to enhance P availability from polyphosphates and their use efficiency in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Khourchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Elhaissoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Loum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Ibnyasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Haddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115769⟩</w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 262, pp.127094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2022.127094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682524v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Mutation in AIFM1 Gene Associated with X-Linked Deafness in a Moroccan Family</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hicham Charoute</w:t>
+                <w:t xml:space="preserve">Comparison of pretreatment effects on sugar release, energy efficiency and the reuse of effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Elalami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiae Elkhattabi</w:t>
+                <w:t xml:space="preserve">Wafa Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Ibnyasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 85 (1), pp.35-39. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 189, pp.115769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000512712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03219602v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent trends in organic coating based on biopolymers and biomass for controlled and slow release fertilizers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Optimal parameters and structural composition of bio-oil and biochar from intermediate pyrolysis of red algal biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Tabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa El Harfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Aboulkas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2020.12.026⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (S1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107667v1</w:t>
+                <w:t xml:space="preserve">hal-03342452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of rice straw biopowder from alkaline-mechanical pretreatment by hydro-textural approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santi Chuetor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navadol Laosiripojana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verawat Champreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 323, pp.124619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.124619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling anaerobic digestion and pyrolysis processes for maximizing energy recovery and soil preservation according to the circular economy concept</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent trends in organic coating based on biopolymers and biomass for controlled and slow release fertilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ilsouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111632⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 330, pp.341-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2020.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03208211v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homozygous MPZL2 deletion is associated with non syndromic hearing loss in a moroccan family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghita Amalou</w:t>
+                <w:t xml:space="preserve">Novel Mutation in AIFM1 Gene Associated with X-Linked Deafness in a Moroccan Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Elrharchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystel Bonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zied Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymane Bouzidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soukaina Elrharchi</w:t>
+                <w:t xml:space="preserve">Sara Salime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Charoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Elkhattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2020.110481⟩</w:t>
+              <w:t xml:space="preserve">Human Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (1), pp.35-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000512712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03215242v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03219602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Dry Mechanochemical Activation of Biochars Derived from Moroccan Red Macroalgae Residue and Olive Pomace Biomass for Treating Wastewater: Thermodynamic, Isotherm, and Kinetic Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Environmental assessment of a multifunctional process coupling anaerobic digestion and pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Caiardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Tayibi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hassane Hannache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c04020⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86, pp.709-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2186119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274539v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of a multifunctional process coupling anaerobic digestion and pyrolysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Production and Dry Mechanochemical Activation of Biochars Derived from Moroccan Red Macroalgae Residue and Olive Pomace Biomass for Treating Wastewater: Thermodynamic, Isotherm, and Kinetic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Tayibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saida Tayibi</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Elhouda Fayoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Abdeljaoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Hannache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2186119⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.159-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c04020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313762v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal parameters and structural composition of bio-oil and biochar from intermediate pyrolysis of red algal biomass</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A homozygous MPZL2 deletion is associated with non syndromic hearing loss in a moroccan family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Amalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymane Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Elrharchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.90⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.110481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2020.110481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342452v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03215242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of ficus nitida wood: Determination of kinetic and thermodynamic parameters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Aboulkas</w:t>
+                <w:t xml:space="preserve">Coupling anaerobic digestion and pyrolysis processes for maximizing energy recovery and soil preservation according to the circular economy concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Tayibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. El Harfi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Marias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazaudehore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Elhouda Fayoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.119253⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.111632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986684v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic Digestion of Wastewater Sludge and Alkaline-Pretreated Wheat Straw at Semi-Continuous Pilot Scale: Performances and Energy Assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pyrolysis of ficus nitida wood: Determination of kinetic and thermodynamic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Monlau</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aboulkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Harfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14175391⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 283, pp.119253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.119253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342217v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial symbiosis of anaerobic digestion and pyrolysis: Performances and agricultural interest of coupling biochar and liquid digestate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Anaerobic Digestion of Wastewater Sludge and Alkaline-Pretreated Wheat Straw at Semi-Continuous Pilot Scale: Performances and Energy Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Peyrelasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad Kaparaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (17), pp.5391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14175391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148461⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03280487v1</w:t>
+                <w:t xml:space="preserve">hal-03342217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic digestion and agronomic applications of microalgae for its sustainable valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Elalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (43), pp.26444 - 26462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1ra04845g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy of anaerobic digestion and pyrolysis processes for sustainable waste management: A critical review and future perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Industrial symbiosis of anaerobic digestion and pyrolysis: Performances and agricultural interest of coupling biochar and liquid digestate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Tayibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111603⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 793, pp.148461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03463924v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Microalgal Slow-Release Fertilizer by Valorizing Liquid Agricultural Digestate: Growth Experiments with Tomatoes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Synergy of anaerobic digestion and pyrolysis processes for sustainable waste management: A critical review and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Tayibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bargaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10113890⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02869455v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of controlled release phosphorus fertilizers based on biological macromolecules: Effect of formulation properties on phosphorus release</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Impact of plasticizers on lignin-carrageenan formulation properties and on phosphorus release from a coated TSP fertilizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Fertahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ilsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Barek Amjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.12.005⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (31), pp.14172-14179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c03143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403496v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mild microwaves, ultrasonic and alkaline pretreatments for improving methane production: Impact on biochemical and structural properties of olive pomace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Elalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 299, pp.122591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.122591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliometric analysis of the evolution of biochar research trends and scientific production</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">New generation of controlled release phosphorus fertilizers based on biological macromolecules: Effect of formulation properties on phosphorus release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ilsouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Barek Amjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10098-020-01969-x⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03009454v1</w:t>
+                <w:t xml:space="preserve">hal-02403496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of agronomic properties of digestate from macroalgal residues anaerobic digestion: Impact of pretreatment and co-digestion with waste activated sludge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Charbonnel</w:t>
+                <w:t xml:space="preserve">Production of Microalgal Slow-Release Fertilizer by Valorizing Liquid Agricultural Digestate: Growth Experiments with Tomatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Markou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Tayibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chapsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.04.019⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (11), pp.3890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10113890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562269v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of plasticizers on lignin-carrageenan formulation properties and on phosphorus release from a coated TSP fertilizer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M'Barek Amjoud</w:t>
+                <w:t xml:space="preserve">Evaluation of agronomic properties of digestate from macroalgal residues anaerobic digestion: Impact of pretreatment and co-digestion with waste activated sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Elalami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c03143⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940361v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PHENOLEO project or how to separate and add-value to phenolic compounds present in rapeseed and sunflower meals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxi Yu</w:t>
+                <w:t xml:space="preserve">Bibliometric analysis of the evolution of biochar research trends and scientific production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Abdeljaoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Tayibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+                <w:t xml:space="preserve">Dimitris Manolakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2020056⟩</w:t>
+              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.1967-1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10098-020-01969-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104341v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Catalytic Delignification and Fractionation of Lignocellulosic Biomass in Water over Zn3V2O8 Mixed Oxide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Kherbeche</w:t>
+                <w:t xml:space="preserve">The PHENOLEO project or how to separate and add-value to phenolic compounds present in rapeseed and sunflower meals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dubreucq</w:t>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamfeddal Kouisni</w:t>
+                <w:t xml:space="preserve">Xiaoxi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02159⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2020056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02619329v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Evidence for the Implication of the MET Gene in Non-Syndromic Autosomal Recessive Deafness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amale Bousfiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Elkhattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bakhchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Charoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 84 (3), pp.109-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000503450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03219615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the growth of nanosized titania via polymer gelation for photocatalytic applications †</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">Effective Catalytic Delignification and Fractionation of Lignocellulosic Biomass in Water over Zn3V2O8 Mixed Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Khallouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Kherbeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamfeddal Kouisni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.304-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0ra03312j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02900541v1</w:t>
+                <w:t xml:space="preserve">hal-02619329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of coupling alkaline pretreatment and sewage sludge co-digestion on methane production and fertilizer potential of digestate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
+                <w:t xml:space="preserve">Controlling the growth of nanosized titania via polymer gelation for photocatalytic applications †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra El Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra El Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mansori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gonzalez Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140670⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (33), pp.19443-19453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra03312j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911715v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted selective oxidation of sugars to carboxylic acids derivatives in water over zinc-vanadium mixed oxide</w:t>
+                <w:t xml:space="preserve">Effect of coupling alkaline pretreatment and sewage sludge co-digestion on methane production and fertilizer potential of digestate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Khallouk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Kherbeche</w:t>
+                <w:t xml:space="preserve">Doha Elalami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123914⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 743, pp.140670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437592v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot activation and pyrolysis of Moroccan Gelidium sesquipedale red macroalgae residue: production of an efficient adsorbent biochar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Youssef Zeroual</w:t>
+                <w:t xml:space="preserve">Microwave-assisted selective oxidation of sugars to carboxylic acids derivatives in water over zinc-vanadium mixed oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Khallouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najlae Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Kherbeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42773-019-00033-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02980962v1</w:t>
+                <w:t xml:space="preserve">hal-02437592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for Sustainable Management of Agricultural By-Product Valorization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+                <w:t xml:space="preserve">Pretreatment and co-digestion of wastewater sludge for biogas production: Recent research advances and trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elalami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abdelouahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oukarroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1974210⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050203v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to Circular Economy options of mixed agricultural wastes management: Coupling anaerobic digestion with gasification for enhanced energy and material recovery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">One-pot activation and pyrolysis of Moroccan Gelidium sesquipedale red macroalgae residue: production of an efficient adsorbent biochar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Tayibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Elhouda Fayoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah. Oukarroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.10.055⟩</w:t>
+              <w:t xml:space="preserve">Biochar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (4), pp.401-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42773-019-00033-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061155v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment and co-digestion of wastewater sludge for biogas production: Recent research advances and trends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Oukarroum</w:t>
+                <w:t xml:space="preserve">Framework for Sustainable Management of Agricultural By-Product Valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109287⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (2019), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1974210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02282246v1</w:t>
+                <w:t xml:space="preserve">hal-04050203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal adhesion clustering drives endothelial cell morphology on patterned surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution to Circular Economy options of mixed agricultural wastes management: Coupling anaerobic digestion with gasification for enhanced energy and material recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lafaurie-Janvore</w:t>
+                <w:t xml:space="preserve">N. Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ventre</w:t>
+                <w:t xml:space="preserve">Cecilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Babataheri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Ficara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0263⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 209, pp.505-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410648v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of corn stover conversion to carboxylates by extrusion and biotic triggers in solid-state fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focal adhesion clustering drives endothelial cell morphology on patterned surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Marone</w:t>
+                <w:t xml:space="preserve">J. Lafaurie-Janvore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Trably</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">M. Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacome Prompsy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Babataheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-018-9463-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (158), pp.20190263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154400v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Coated Slow-Release Triple Superphosphate (TSP) Fertilizers Based on Lignin and Carrageenan Formulations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of corn stover conversion to carboxylates by extrusion and biotic triggers in solid-state fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Arji</w:t>
+                <w:t xml:space="preserve">Antonella Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacome Prompsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b00433⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103 (1), pp.489-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-018-9463-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627333v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Dry Versus Wet Milling to Improve Bioethanol or Methane Recovery from Solid Anaerobic Digestate</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Properties of Coated Slow-Release Triple Superphosphate (TSP) Fertilizers Based on Lignin and Carrageenan Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’barek Amjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Arji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (12), pp.10371-10382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b00433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bioengineering6030080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02618571v1</w:t>
+                <w:t xml:space="preserve">hal-02627333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Rice Husk and Wood Biomass Properties on the Manufacture of Filaments for Fused Deposition Modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dawn Smith</w:t>
+                <w:t xml:space="preserve">Comparison of Dry Versus Wet Milling to Improve Bioethanol or Methane Recovery from Solid Anaerobic Digestate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrix Theobald</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00735⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering6030080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342165v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic separation for sustainable production of rapeseed oil cake protein concentrate: Effect of mechanical disruption on protein and lignocellulosic fiber separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Rice Husk and Wood Biomass Properties on the Manufacture of Filaments for Fused Deposition Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kdidi</w:t>
+                <w:t xml:space="preserve">Stefan Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guadalupe Vaca Medina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nour-Elhouda Fayoud</w:t>
+                <w:t xml:space="preserve">Dawn Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix Theobald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evamaria Gaugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.11.107⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154427v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of CoFeO mixed oxides via an alginate gelation process as efficient heterogeneous catalysts for lignin depolymerization in water</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrostatic separation for sustainable production of rapeseed oil cake protein concentrate: Effect of mechanical disruption on protein and lignocellulosic fiber separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Manoun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">S. Kdidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Vaca Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oukarroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Elhouda Fayoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CY00576A⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 344, pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.11.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937022v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry fractionation of olive pomace as a sustainable process to produce fillers for biocomposites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Production of proteins and phenolic compounds enriched fractions from rapeseed and sunflower meals by dry fractionation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+                <w:t xml:space="preserve">Hadil Alhamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Djenane</w:t>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+                <w:t xml:space="preserve">Bruno Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 326, pp.44-53. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118, pp.160-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.11.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837492v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative conversion of lignin over cobalt-iron mixed oxides prepared via the alginate gelation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dry fractionation of olive pomace as a sustainable process to produce fillers for biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hannache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Solhy</w:t>
+                <w:t xml:space="preserve">Sarah Lammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Djenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2018.08.027⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 326, pp.44-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937067v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel mutation in SLITRK6 causes deafness and myopia in a Moroccan family</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hicham Charoute</w:t>
+                <w:t xml:space="preserve">Synthesis of CoFeO mixed oxides via an alginate gelation process as efficient heterogeneous catalysts for lignin depolymerization in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hdidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Khallouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Manoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oukarroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2018.03.042⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (21), pp.5445-5453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CY00576A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03219641v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of proteins and phenolic compounds enriched fractions from rapeseed and sunflower meals by dry fractionation processes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative conversion of lignin over cobalt-iron mixed oxides prepared via the alginate gelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Durand</w:t>
+                <w:t xml:space="preserve">L. Hdidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kouisni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Manoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hannache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Barea</w:t>
+                <w:t xml:space="preserve">A. Solhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.03.045⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.99-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2018.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01837512v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechano-Enzymatic Deconstruction with a New Enzymatic Cocktail to Enhance Enzymatic Hydrolysis and Bioethanol Fermentation of Two Macroalgae Species</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel mutation in SLITRK6 causes deafness and myopia in a Moroccan family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Salime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Elrharchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Elkhattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Charoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23010174⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 659, pp.89-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2018.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837515v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03219641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mechano-Enzymatic Deconstruction with a New Enzymatic Cocktail to Enhance Enzymatic Hydrolysis and Bioethanol Fermentation of Two Macroalgae Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Amamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules23010174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01606747v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of dry milling and separation processes with anaerobic digestion of olive mill solid waste: methane production and energy efficiency</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alfa fibers as viable sustainable source for cellulose nanocrystals extraction: Application for improving the tensile properties of biopolymer nanocomposite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Dhiba</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mounir El Achaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Aboulkas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23123295⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.499-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.12.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154402v1</w:t>
+                <w:t xml:space="preserve">hal-01837514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfa fibers as viable sustainable source for cellulose nanocrystals extraction: Application for improving the tensile properties of biopolymer nanocomposite films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combination of dry milling and separation processes with anaerobic digestion of olive mill solid waste: methane production and energy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Elalami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Dhiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.12.049⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23123295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837514v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and properties of eco-friendly bio-nanocomposite films filled with cellulose nanocrystals from sugarcane bagasse</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zahouily</w:t>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essaïd Bilal</w:t>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.12.040⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01420493v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of algal waste via pyrolysis in a fixed-bed reactor: production and characterization of bio-oil and bio-char</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Aboulkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Achaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 243, pp.400-408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.06.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association study of HNF1A polymorphisms with metabolic syndrome in the Moroccan population.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hicham Charoute</w:t>
+                <w:t xml:space="preserve">Processing and properties of eco-friendly bio-nanocomposite films filled with cellulose nanocrystals from sugarcane bagasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir El Achaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouzia Lakbakbi El Yaagoubi</w:t>
+                <w:t xml:space="preserve">Nassima El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Aboulkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Hechmi</w:t>
+                <w:t xml:space="preserve">Mohamed Zahouily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essaïd Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolic Syndrome: Clinical Research &amp; Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsx.2017.07.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.340-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571303v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of hydrothermal pretreatment of various lignocellulosic biomass with CO 2 catalyst for enhanced methane and hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivet Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasad Kaparaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 120, pp.32-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2017.04.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel option for reducing the optical density of liquid digestate to achieve a more productive microalgal culturing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association study of HNF1A polymorphisms with metabolic syndrome in the Moroccan population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.E. Cecere</w:t>
+                <w:t xml:space="preserve">Imane Morjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Scaglione</w:t>
+                <w:t xml:space="preserve">Rym Kefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Charoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Lakbakbi El Yaagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Hechmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2017.03.014⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolic Syndrome: Clinical Research &amp; Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (supplement 2), pp.S853-S857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsx.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602536v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of Red Algae Waste for the Production of Cellulose Nanocrystals and its Application in Polymer Nanocomposites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel option for reducing the optical density of liquid digestate to achieve a more productive microalgal culturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Cecere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Scaglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2017.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.08.067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01602653v1</w:t>
+                <w:t xml:space="preserve">hal-01602536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecofriendly lignocellulose pretreatment to enhance the carboxylate production of a rumen-derived microbial consortium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reuse of Red Algae Waste for the Production of Cellulose Nanocrystals and its Application in Polymer Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir El Achaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Aboulkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.08.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.03.083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01607636v1</w:t>
+                <w:t xml:space="preserve">hal-01602653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wastewater treatment plant sludge valorization in co-digestion with biomass wastes to produce bioenergy and biochars</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ecofriendly lignocellulose pretreatment to enhance the carboxylate production of a rumen-derived microbial consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Lazuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 236, pp.225-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.03.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606811v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic Separation as an Entry into Environmentally Eco-Friendly Dry Biorefining of Plant Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Wastewater treatment plant sludge valorization in co-digestion with biomass wastes to produce bioenergy and biochars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha El Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Essaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Engineering &amp; Process Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665435v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel variants of mitochondrial DNA associated with Type 2 diabetes mellitus in Moroccan population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrostatic Separation as an Entry into Environmentally Eco-Friendly Dry Biorefining of Plant Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/24701394.2016.1233530⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Engineering &amp; Process Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7048.1000354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01966344v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and solvent free polymerization of carbohydrates induced by non-thermal atmospheric plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Nigen</w:t>
+                <w:t xml:space="preserve">Novel variants of mitochondrial DNA associated with Type 2 diabetes mellitus in Moroccan population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Charoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fourré</w:t>
+                <w:t xml:space="preserve">Safaa Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Tatibouët</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">Houda Benrahma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5GC02773J⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (1), pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24701394.2016.1233530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269491v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01966344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of cellulose nanocrystals/graphene oxide nanosheets as functional hybrid nanofiller for enhancing properties of PVA nanocomposites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-Linked Agammagobulinemia in a Large Series of North African Patients: Frequency, Clinical Features and Novel BTK Mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Larzek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zahouily</w:t>
+                <w:t xml:space="preserve">Zahra Aadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kechout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koon-Wing Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ben-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.10.072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.187-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-016-0251-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269355v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01374987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioethanol fermentation as alternative valorization route of agricultural digestate according to a biorefinery approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanically strong nanocomposite films based on highly filled carboxymethyl cellulose with graphene oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir El Achaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Snik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zahouily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.04.056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.42356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837434v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ground rice straw with a hydro-textural approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Composition, texture and methane potential of cellulosic residues from Lewis acids organosolv pulping of wheat straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Robitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.12.072⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 216, pp.737-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604805v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support system for eco-efficient biorefinery process comparison using a semantic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Busset</w:t>
+                <w:t xml:space="preserve">Impact of non-thermal atmospheric plasma on the structure of cellulose: access to soluble branched glucans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Delaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ortiz mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2016.06.020⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (46), pp.16522-16530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201603214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01346685v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative deconstruction of biomass induced by dry chemo-mechanical activation: impact on enzymatic Hydrolysis and energy efficiency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Bioethanol fermentation as alternative valorization route of agricultural digestate according to a biorefinery approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Buche</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00194⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212, pp.289-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.04.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837437v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of non-thermal atmospheric plasma on the structure of cellulose: access to soluble branched glucans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+                <w:t xml:space="preserve">A decision support system for eco-efficient biorefinery process comparison using a semantic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lousteau-Cazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201603214⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.351-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2016.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632516v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01346685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition, texture and methane potential of cellulosic residues from Lewis acids organosolv pulping of wheat straw</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analysis of ground rice straw with a hydro-textural approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Chuetor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.06.019⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 310, pp.74-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.12.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330682v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically strong nanocomposite films based on highly filled carboxymethyl cellulose with graphene oxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
+                <w:t xml:space="preserve">Synergistic effect of cellulose nanocrystals/graphene oxide nanosheets as functional hybrid nanofiller for enhancing properties of PVA nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir El Achaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Fihri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zahouily</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.42356⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137, pp.239-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.10.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01269226v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Linked Agammagobulinemia in a Large Series of North African Patients: Frequency, Clinical Features and Novel BTK Mutations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriem Ben-Ali</w:t>
+                <w:t xml:space="preserve">Fast and solvent free polymerization of carbohydrates induced by non-thermal atmospheric plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Delaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tatibouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10875-016-0251-z⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5GC02773J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01374987v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical treatment of olive mill solid waste and olive mill wastewater Pyrolysis kinetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Solhy</w:t>
+                <w:t xml:space="preserve">Innovative deconstruction of biomass induced by dry chemo-mechanical activation: impact on enzymatic Hydrolysis and energy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lousteau-Cazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-015-5061-7⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (5), pp.2689 - 2697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837417v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas bark dry fractionation for polyphenols isolation: From forestry waste to added value products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Faria Trivelato Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86, pp.12-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various milling modes combined to the enzymatic hydrolysis of lignocellulosic biomass for bioenergy production: Glucose yield and energy efficiency</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermochemical treatment of olive mill solid waste and olive mill wastewater Pyrolysis kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Y. Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hannioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123 (2), pp.1657-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-015-5061-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.02.083⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01837422v1</w:t>
+                <w:t xml:space="preserve">hal-01837417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical- and Solvent-Free Mechanophysical Fractionation of Biomass Induced by Tribo-Electrostatic Charging: Separation of Proteins and Lignin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Kedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (8), pp.4166-4173. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a functional integration of anaerobic digestion and pyrolysis for a sustainable resource management. Comparison between solid-digestate and its derived pyrochar as soil amendment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of various milling modes combined to the enzymatic hydrolysis of lignocellulosic biomass for bioenergy production: Glucose yield and energy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Licari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.02.084⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.335-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.02.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01315573v1</w:t>
+                <w:t xml:space="preserve">hal-01837422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous detoxification and bioethanol fermentation of furans-rich synthetic hydrolysate by digestate-based pyrochar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zabaniotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 183 (3), pp.1026-1031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.09.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the T16189C variant and mitochondrial lineages in Tunisian and overall Mediterranean region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Lasram</w:t>
+                <w:t xml:space="preserve">Toward a functional integration of anaerobic digestion and pyrolysis for a sustainable resource management. Comparison between solid-digestate and its derived pyrochar as soil amendment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghlana Meiloud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imen Arfa</w:t>
+                <w:t xml:space="preserve">M. Francavilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Solhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169, pp.652 - 662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.02.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/19401736.2014.953136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01356506v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-nanocomposite films reinforced with cellulose nanocrystals: Rheology of film-forming solutions, transparency, water vapor barrier and tensile properties of films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aziz Fihri</w:t>
+                <w:t xml:space="preserve">Study of the T16189C variant and mitochondrial lineages in Tunisian and overall Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Hsouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Ben Halim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghlana Meiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Arfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.04.051⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (2), pp.1558--1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/19401736.2014.953136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269024v1</w:t>
+                <w:t xml:space="preserve">hal-01356506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of dry dark fermentation and mechanical pretreatment for lignocellulosic deconstruction: An innovative strategy for biofuels and volatile fatty acids recovery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Pyrochars from bioenergy residue as novel bio-adsorbents for lignocellulosic hydrolysate detoxification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zabaniotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.02.042⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 187, pp.379-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.03.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631499v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical dissociation and fragmentation of lignocellulosic biomass: Effect of initial moisture, biochemical and structural proprieties on energy requirement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Acid-Assisted Ball Milling of Cellulose as an Efficient Pretreatment Process for the Production of Butyl Glycosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sayoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine De oliveira vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinisa Marinkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.12.076⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (19), pp.3263-3269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201500700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639856v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Organosolv Lignin Extraction from Wheat Straw: Influence of Lewis Acid Catalysts on Structural and Chemical Properties of Lignins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new concept for enhancing energy recovery from agricultural residues by coupling anaerobic digestion and pyrolysis process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zabaniotou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.009⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.32-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093037v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecofriendly synthesis of ceria foam via carboxymethylcellulose gelation: application for the epoxidation of chalcone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">Innovative combined dry fractionation technologies for rice straw valorization to biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Chuetor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00662⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.926 - 936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4gc01718h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269343v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel mutation in the ABCD1 gene of a Moroccan patient with X-linked adrenoleukodystrophy: case report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilham Slassi</w:t>
+                <w:t xml:space="preserve">Effects of grinding processes on anaerobic digestion of wheat straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ghizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12883-015-0503-1⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.450-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01264481v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-Assisted Ball Milling of Cellulose as an Efficient Pretreatment Process for the Production of Butyl Glycosides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sinisa Marinkovic</w:t>
+                <w:t xml:space="preserve">Reactive Organosolv Lignin Extraction from Wheat Straw: Influence of Lewis Acid Catalysts on Structural and Chemical Properties of Lignins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Robitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201500700⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.180-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01269254v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative combined dry fractionation technologies for rice straw valorization to biofuels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+                <w:t xml:space="preserve">Bio-nanocomposite films reinforced with cellulose nanocrystals: Rheology of film-forming solutions, transparency, water vapor barrier and tensile properties of films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zahouily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Fihri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 129, pp.156-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.04.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4gc01718h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01269069v1</w:t>
+                <w:t xml:space="preserve">hal-01269024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrochars from bioenergy residue as novel bio-adsorbents for lignocellulosic hydrolysate detoxification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Mechanical dissociation and fragmentation of lignocellulosic biomass: Effect of initial moisture, biochemical and structural proprieties on energy requirement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.03.137⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.240-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.12.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269003v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new concept for enhancing energy recovery from agricultural residues by coupling anaerobic digestion and pyrolysis process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Combination of dry dark fermentation and mechanical pretreatment for lignocellulosic deconstruction: An innovative strategy for biofuels and volatile fatty acids recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Zabaniotou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 148, pp.32-38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.03.024⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 147, pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269002v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of grinding processes on anaerobic digestion of wheat straw</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">A novel mutation in the ABCD1 gene of a Moroccan patient with X-linked adrenoleukodystrophy: case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Karkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bakhchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Fettah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Slassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.043⟩</w:t>
+              <w:t xml:space="preserve">BMC Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12883-015-0503-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167880v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01264481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New opportunities for agricultural digestate valorization: current situation and perspectives</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ecofriendly synthesis of ceria foam via carboxymethylcellulose gelation: application for the epoxidation of chalcone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. R. Ramananarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Amadine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abdelouahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5EE01633A⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (11), pp.2786-2795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02638218v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dry Platform for Separation of Proteins from Biomass-Containing Polysaccharides, Lignin, and Polyphenols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">New opportunities for agricultural digestate valorization: current situation and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ficara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aboulkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201403473⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (9), pp.2600-2621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5EE01633A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01269380v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean Founder Mutation Database (MFMD): Taking Advantage from Founder Mutations in Genetics Diagnosis, Genetic Diversity and Migration History of the Mediterranean Population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Charoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bakhchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Benrahma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Gabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (11), pp.E2441-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/humu.22835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01375020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-nanocomposite films based on cellulose nanocrystals filled polyvinyl alcohol/chitosan polymer blend</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Dry Platform for Separation of Proteins from Biomass-Containing Polysaccharides, Lignin, and Polyphenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.42004⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (7), pp.1161-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201403473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269186v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot dry chemo-mechanical deconstruction for bioethanol production from sugarcane bagasse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Cacciaguerra</w:t>
+                <w:t xml:space="preserve">Bio-nanocomposite films based on cellulose nanocrystals filled polyvinyl alcohol/chitosan polymer blend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zahouily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Fihri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.01.058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.42004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268989v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various post-treatments for recovering methane from agricultural digestate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Rollini</w:t>
+                <w:t xml:space="preserve">One-Pot dry chemo-mechanical deconstruction for bioethanol production from sugarcane bagasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Licari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aboulkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.04.028⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 181, pp.200-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.01.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269023v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart designing of new hybrid materials based on brushite-alginate and monetite-alginate microspheres: Bio-inspired for sequential nucleation and growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mounir El Achaby</w:t>
+                <w:t xml:space="preserve">Comparison of various post-treatments for recovering methane from agricultural digestate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ficara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Musatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2013.11.012⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.359-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176910v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic biodegradation of cellulose–xylan–lignin nanocomposites as model assemblies of lignocellulosic biomass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Propriétés adsorbantes des billes de lignine: application au traitement des eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aboul-Hrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oumam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zahouily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (S1), pp.2198-2204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631136v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly dry chemo-mechanical pretreatments of lignocellulosic biomass : impact on energy and yield of the enzymatic hydrolysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mechanical pretreatments of lignocellulosic biomass: towards facile and environmentally sound technologies for biofuels production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Solhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick A. D. Arancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.07.015⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (89), pp.48109-48127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra07568d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269026v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés adsorbantes des billes de lignine: application au traitement des eaux usées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Anaerobic biodegradation of cellulose–xylan–lignin nanocomposites as model assemblies of lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Zahouily</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.293-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-013-9245-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211081v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical pretreatments of lignocellulosic biomass: towards facile and environmentally sound technologies for biofuels production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo de Vries</w:t>
+                <w:t xml:space="preserve">Smart designing of new hybrid materials based on brushite-alginate and monetite-alginate microspheres: Bio-inspired for sequential nucleation and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Amer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ronald Ramananarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Fihri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir El Achaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra07568d⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.341-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2013.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135766v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association analysis of IGF2BP2, KCNJ11, and CDKAL1 polymorphisms with type 2 diabetes mellitus in a Moroccan population: a case-control study and meta-analysis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-friendly dry chemo-mechanical pretreatments of lignocellulosic biomass : impact on energy and yield of the enzymatic hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Chuetor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10528-014-9658-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01375062v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do furanic and phenolic compounds of lignocellulosic and algae biomass hydrolyzate inhibit anaerobic mixed cultures? A comprehensive review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (5), pp.934 - 951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2014.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of xylan structure and lignine-xylan association on methane production from C5-sugars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Kadimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp.33-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New dry technology of environmentally friendly biomass refinery: glucose yield and energy efficiency.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association analysis of IGF2BP2, KCNJ11, and CDKAL1 polymorphisms with type 2 diabetes mellitus in a Moroccan population: a case-control study and meta-analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Benrahma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Charoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Boulouiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Kefi-Ben Atig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-014-0138-2⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (9-10), pp.430-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10528-014-9658-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134589v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01375062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Defects in Moroccan Patients with Ataxia-Telangiectasia.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New dry technology of environmentally friendly biomass refinery: glucose yield and energy efficiency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroMolecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12017-013-8218-1⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-014-0138-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00796956v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of optimized alkaline pretreatment for enhancing the anaerobic digestion of different sunflower stalks varieties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular Defects in Moroccan Patients with Ataxia-Telangiectasia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jeddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ailal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois-d'Enghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Benhsaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2013.808247⟩</w:t>
+              <w:t xml:space="preserve">NeuroMolecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12017-013-8218-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648155v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00796956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">c.1643_1644delTG XPC mutation is more frequent in Moroccan patients with xeroderma pigmentosum.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of optimized alkaline pretreatment for enhancing the anaerobic digestion of different sunflower stalks varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Aemig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Dermatological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00403-012-1299-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (13-14), pp.2155 - 2162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2013.808247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00796957v1</w:t>
+                <w:t xml:space="preserve">hal-02648155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry fractionation process as an important step in current and future lignocellulose biorefineries: A review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">c.1643_1644delTG XPC mutation is more frequent in Moroccan patients with xeroderma pigmentosum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Senhaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sellama Nadifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Benchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Khadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.169⟩</w:t>
+              <w:t xml:space="preserve">Archives of Dermatological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 305 (1), pp.53-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00403-012-1299-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01268135v1</w:t>
+                <w:t xml:space="preserve">pasteur-00796957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignocellulosic Materials Into Biohydrogen and Biomethane: Impact of Structural Features and Pretreatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dry fractionation process as an important step in current and future lignocellulose biorefineries: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10643389.2011.604258⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134, pp.362 - 373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02648948v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Stage Alkaline-Enzymatic Pretreatments To Enhance Biohydrogen Production from Sunflower Stalks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Lignocellulosic Materials Into Biohydrogen and Biomethane: Impact of Structural Features and Pretreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es402863v⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (3), pp.260 - 322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2011.604258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02647473v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lignin-derived and furan compounds found in lignocellulosic hydrolysates on biomethane production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Two-Stage Alkaline-Enzymatic Pretreatments To Enhance Biohydrogen Production from Sunflower Stalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2011.10.060⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (21), pp.12591 - 12599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es402863v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648918v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of fermentative hydrogen production by lignocellulose-derived compounds in mixed cultures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of lignin-derived and furan compounds found in lignocellulosic hydrolysates on biomethane production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.11.033⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 104, pp.90 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2011.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809614v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of seven types of thermo-chemical pretreatments on the structural features and anaerobic digestion of sunflower stalks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Inhibition of fermentative hydrogen production by lignocellulose-derived compounds in mixed cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.06.040⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (4), pp.3150 - 3159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647608v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Models of Biohydrogen and Biomethane Production Based on the Compositional and Structural Features of Lignocellulosic Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Comparison of seven types of thermo-chemical pretreatments on the structural features and anaerobic digestion of sunflower stalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es303132t⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120, pp.241 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646678v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro model assemblies to study the impact of lignin-carbohydrate interactions on the enzymatic conversion of Xylan</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Predictive Models of Biohydrogen and Biomethane Production Based on the Compositional and Structural Features of Lignocellulosic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bodo Saake</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinmei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm9004518⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (21), pp.12217 - 12225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es303132t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666812v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of dispersed transition metal oxides from polysaccharide precursors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">In vitro model assemblies to study the impact of lignin-carbohydrate interactions on the enzymatic conversion of Xylan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodo Saake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuovo cimento della societa italiana di fisica b-general physics relativity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1323/ncb/i-2008-10715-3⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (9), pp.2489-2498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm9004518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368118v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular organization of heteroxylan-dehydrogenation polymers (synthetic lignin) nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Preparation of dispersed transition metal oxides from polysaccharide precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm7009812⟩</w:t>
+              <w:t xml:space="preserve">Nuovo cimento della societa italiana di fisica b-general physics relativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 123 (10), pp.1391-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1323/ncb/i-2008-10715-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659811v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of xylan interactions and cross-linking to synthetic lignins formed by bulk and end-wise polymerization: a model study of lignin carbohydrate complex formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Supramolecular organization of heteroxylan-dehydrogenation polymers (synthetic lignin) nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-007-0479-1⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (2), pp.487-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm7009812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661690v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of reaction media concentration on the solubility and the chemical structure of lignin model compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Studies of xylan interactions and cross-linking to synthetic lignins formed by bulk and end-wise polymerization: a model study of lignin carbohydrate complex formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodo Saake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2007.05.004⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 226 (1), pp.267-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-007-0479-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655388v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of arabinoxylan-dehydrogenation polymer (synthetic lignin polymer) nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of reaction media concentration on the solubility and the chemical structure of lignin model compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm060885s⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68 (15), pp.2118-2125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2007.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662040v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of arabinoxylans and its sorption on bacterial cellulose during cultivation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization of arabinoxylan-dehydrogenation polymer (synthetic lignin polymer) nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bodo Saake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.200551409⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (4), pp.1236-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm060885s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662391v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical breakdown and cell wall structure of mealy tomato pericarp tissue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Preparation of arabinoxylans and its sorption on bacterial cellulose during cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodo Saake</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2005.04.013⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 232, pp.74-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.200551409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682493v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mechanical breakdown and cell wall structure of mealy tomato pericarp tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (3), pp.209-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2005.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structure of rabbit butyrylcholinesterase gene deduced from genomic clones and from cDNA with introns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jbilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 11 (1), pp.119-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00712804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21089,3072 +21271,3072 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry fractionation of olive pomace for biogas production: milling, sieving and electrostaic separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha El Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lebrihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dhiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech Society of Chemical Engineering (CSCHI). CZE., Jul 2018, Prague, Czech Republic. pp.976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of phosphorus fertilizers coated by biopolymers : efficiency and impact on the chemical and biological soil quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A termino-ontological resource to compare ligno-cellulosic biomass and agro-waste valorisation routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Essaid Bilal</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Innovation and Technology in the Phosphate Industry (SYMPHOS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Ben Guerrir, Morocco</w:t>
+              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724271v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01651974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A termino-ontological resource to compare ligno-cellulosic biomass and agro-waste valorisation routes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Conception of phosphorus fertilizers coated by biopolymers : efficiency and impact on the chemical and biological soil quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Fertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir El Achaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essaid Bilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Innovation and Technology in the Phosphate Industry (SYMPHOS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Ben Guerrir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01651974v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation of wastes and production of energy and biofertilizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Tayibi,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Aboulkas,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hannache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essaid Bilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Innovation and Technology in the Phosphate Industry (SYMPHOS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Ben Guerrir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different pathways of resource recovery from anaerobic digestion of organic residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ficara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Urban Waste Management. XXI IUPAC Chemrawn Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Pure and Applied Chemistry (IUPAC). USA., Apr 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision support system using multi-source scientific data, an ontological approach and soft computing - application to eco-efficient biorefinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lousteau-Cazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUZZ-IEEE 2016 - International Conference on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.249-256, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01410515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New valorization outputs for solid anaerobic digestate: biofuels and pyrolysis process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Synthons production from lignocellulosic biomass by microbial consortia: assessing the impact of innovative reactive-extrusion pre-treatment and high-solid load processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269227v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry chemo-mechanical pretreatments of lignocellulosic biomass: impact on energy consumption, enzymatic hydrolysis and bioethanol yields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du pré-traitement par le procédé d'extrusion réactive sur la diversité fonctionnelle d'un consortia microbien responsable de la transformation de la lignocellulose à haute teneur en solides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">New valorization outputs for solid anaerobic digestate: biofuels and pyrolysis process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zabaniotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605423v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry fractionation of straw prior to biofuels production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact du pré-traitement par le procédé d'extrusion réactive sur la diversité fonctionnelle d'un consortia microbien responsable de la transformation de la lignocellulose à haute teneur en solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Flajollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">250. ACS National Meeting &amp; Exposition (Innovation from Discovery to Application)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269256v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-chemical pretreatments for the combined recovery of extractives and bioethanol production from Douglas-fir bark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference Past and Present Research Systems of Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4172/2161-0401.C1.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthons production from lignocellulosic biomass by microbial consortia: assessing the impact of innovative reactive-extrusion pre-treatment and high-solid load processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dry fractionation of straw prior to biofuels production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Chuetor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">250. ACS National Meeting &amp; Exposition (Innovation from Discovery to Application)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605427v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique de la fragmentation des matériaux ligno-cellulosiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lignocellulose bioconversion by engineered mixed cultures from cow rumen and termite gut microbiomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Lazuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Symposium on Biotechnology Applied to Lignocellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Concepcion, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568887v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignocellulose bioconversion by engineered mixed cultures from cow rumen and termite gut microbiomes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation numérique de la fragmentation des matériaux ligno-cellulosiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Symposium on Biotechnology Applied to Lignocellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Concepcion, Chile</w:t>
+              <w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269223v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge book on lignocellulose deconstruction: an INRA project to identify key actions in research on biorefineries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rebeyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium on Biotechnology Applied to Lignocellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Concepcion, Chile. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.1299.3607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do by-products of thermochemical treatment of lignocellulosic materials inhibit anaerobic mixed cultures? Overview of recent findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles stratégies de prétraitement pour la production de biohydrogène et de méthane à partir de résidus lignocellulosiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinmei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congrès SFGP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined alkaline- enzymatic pretreatments with sunflower stalks enhance biohydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioH2 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of lignin from wheat straw in the presence of Lewis acids and production of lignin oligomers by redox catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on “Advances in Catalysis for Biomass Valorization”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for Research and Technology Hellas (CERTH). GRC., Jul 2012, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des prétraitements pour la méthanisation de la biomasse lignocellulosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Bioénergie Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogas from lignocellulosic biomass : interest of pretreatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress Progress in Biogas II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of various thermo chemical pretreatments on solubilisation and methane production of sunflower stalks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSW&amp;EC - International IWA-Symposium on Anaerobic Digestion of Solid Waste and Energy Crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). INT., Aug 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of lignocellulose-derived compounds on fermentative hydrogen-producing mixed cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chemical composition and structural features on methane potential of lignocellulosic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Waste Management and Landfill Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and morphology of arabinoxylan-DHP (dehydrogenation polymers = lignin model compounds) nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San franscisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24164,637 +24346,637 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des itinéraires technologiques de décorticage/séparation de la féverole en lien avec les propriétés intrinsèques de la graine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wastewater treatment plant sludge valorization in co-digestion with biomass wastes to produce bioenergy and biochars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha El Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Essaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Innovation and Technology in the Phosphate Industry (SYMPHOS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Ben Guérir, Morocco. , 2017, Procedia Engineering</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconstruction mécanique d’écorces de pin Douglas pour l’isolation des polyphénols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Faria Trivelato Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romerales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Symbiose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Autrans, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis-acid catalysed organosolv lignin extraction from wheat straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Robitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference catalysis for renewable sources: fuel, energy, chemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Catania, Italy. Russian Academy of Science, 221 p., 2015, Catalysis for renewable sources: fuel, energy, chemicals : third international conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis-Acid-Catalysed organolsolv lignin extraction from wheat straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Robitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATALYSIS FOR RENEWABLE SOURCES:   FUEL, ENERGY, CHEMICALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Catania, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24804,393 +24986,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Phosphates and Their Catalytic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bouaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Solhy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Applications of Hydroxyapatite‐Based Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 481-531 (Chap. 14), 2022, 9783527348497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527830190.ch14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of Hydroxyapatite and Hydroxyapatite-Based Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra El Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Solhy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Applications of Hydroxyapatite‐Based Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 19-72 (Chap. 2), 2022, 9783527348497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527830190.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of energy production from agricultural residues using thermochemical and biological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Elalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clean Energy and Resources Recovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Elsevier, pp.1-24, 2021, Biomass Waste Based Biorefineries, 978-0-323-85223-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-85223-4.00008-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25200,424 +25382,424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for dry fractionation of lignocellulosic biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2015/097298 A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for the fractionation of an oilseed cake and applications of said method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2015/097290 A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de prétraitement thermo-chimique d'une biomasse ligno-cellulosique en voie sèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP 15305091.9. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'obtention d'une composition enrichie en dihydroquercétine ou en tanins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2016096781. 2014, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25627,114 +25809,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la lignification de parois végétales de graminées par des assemblages modèles : Réactivité, organisation et structure supramoléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Université de Reims Champagne Ardenne, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02824104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId760"/>
+      <w:footerReference w:type="default" r:id="rId770"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25802,51 +25984,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C5A509F"/>
+    <w:nsid w:val="A207CDC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26033,51 +26215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdellatif-barakat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4196-4351" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488391v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chennani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Anter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Rbihi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Bajoub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Guida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-025-03426-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Qetrani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bouray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Errahali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chtouki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101173" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Fertahi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hamiach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Tayibi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Elhaissoufi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.140255" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussetta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ilsouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahcini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Oukarroum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.109019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199192v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benbrik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Nkir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chaouki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Aallam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Moussaid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatin Tagnaouti Moumnani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tanji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Chaouni Benabdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.107326" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belyazid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Miftah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa El Harfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Aboulkas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-025-06665-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamane Taarji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lyamlouli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Tominaga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Isoda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115734" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibnyasser Ammar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhaissoufi Wissal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddine Meryem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Rym" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khourchi Said" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105738" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Khallouk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Elkhalfaouy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Mertah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-023-02553-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ibnyasser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Haddine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105939" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701989v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouassia Dira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elmouwahidi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khouja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Boufetacha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bail&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106697" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelu Raina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Chuetor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Elalami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-024-10792-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Bargaz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Touchaleaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108394" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Saidi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khourchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117402" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103577" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Latique" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Oulkhir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Drissi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.03.104" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Yassine Guida" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boussetta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Moubarik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.134828" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeroual" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ghani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxac077" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778764v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan El Khalfaouy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Kherbeche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-022-04151-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283437" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Faroudi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Saadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mansori" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abdelouahdi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c01491" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Abid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kallel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Slim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.1100533" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Jemli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Zari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ismael" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.115012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lallement" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyrelasse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lagnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Schraauwers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/waste1010014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258121v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fahoul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114922" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281535v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Aitraise" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amalou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Redouane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Charoute" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Snoussi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-023-08901-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033002v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04235312v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bakhchane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Bousfiha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Abdelghaffar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10528-023-10515-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686343v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Masmoudi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Megdiche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ellouze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.02.029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342192v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherki Ghoulam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2021.08.014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Aouine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2400" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669570v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caiardi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.03.021" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-022-02273-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979984v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pistocchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Amjoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aoas.2022.12.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307585v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Prioux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01509-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766216v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibnsouda Koraichi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Haggoud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15144954" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773104v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Lanaya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hannioui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c00060" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652320v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roumeas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.101011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brul&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c07247" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741931v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Loum" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2022.127094" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682524v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Benali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115769" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219602v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Elrharchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Riahi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salime" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Elkhattabi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000512712" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107667v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.12.026" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navadol Laosiripojana" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verawat Champreda" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124619" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208211v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazaudehore" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Elhouda Fayoud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111632" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215242v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Bonnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Bouzidi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2020.110481" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abdeljaoued" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Hannache" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c04020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313762v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186119" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouaik" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tabal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.90" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986684v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboulkas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Harfi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119253" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342217v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kaparaju" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14175391" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280487v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thevenin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Jimenez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148461" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342470v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04845g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463924v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bargaz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jimenez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111603" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869455v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Markou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chapsal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10113890" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403496v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.12.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623105v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122591" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009454v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Manolakos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-020-01969-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562269v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Charbonnel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.04.019" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940361v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c03143" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laguna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020056" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619329v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamfeddal Kouisni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02159" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219615v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503450" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900541v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonzalez Diaz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03312j" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911715v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140670" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437592v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Idrissi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123914" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980962v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah. Oukarroum" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42773-019-00033-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050203v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1974210" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061155v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antoniou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ficara" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.10.055" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282246v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elalami" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monlau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdelouahdi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oukarroum" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109287" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW8T7MXH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410648v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Natale" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafaurie-Janvore" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ventre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babataheri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barakat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0263" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154400v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marone" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacome Prompsy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9463-x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627333v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;barek Amjoud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arji" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b00433" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618571v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sambusiti" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering6030080" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342165v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hill" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Smith" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Theobald" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evamaria Gaugler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00735" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154427v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kdidi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.11.107" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937022v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hdidou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solhy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manoun" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY00576A" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837492v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lammi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Djenane" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.11.060" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937067v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kouisni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hannache" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2018.08.027" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219641v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2018.03.042" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837512v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Alhamada" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.03.045" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X13QXC7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837515v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Amamou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23010174" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154402v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Dhiba" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123295" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837514v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir El Achaby" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kassab" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.12.049" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420493v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima El Miri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahouily" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Bilal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.12.040" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602526v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammani" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Achaby" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bilal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.06.098" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571303v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Morjane" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Kefi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Lakbakbi El Yaagoubi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Hechmi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsx.2017.07.005" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604979v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Eskicioglu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivet Ferrer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.04.068" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602536v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marazzi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Cecere" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scaglione" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.03.014" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602653v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.08.067" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607636v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roland" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.083" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606811v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha El Alami" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Essaid" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665435v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7048.1000354" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01966344v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Bounaceur" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benrahma" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Reguig" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701394.2016.1233530" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269491v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Delaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fourr&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5GC02773J" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269355v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fihri" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larzek" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.10.072" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837434v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.056" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604805v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.12.072" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346685v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lousteau-Cazalet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.020" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837437v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00194" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632516v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ortiz&#8197;mellet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603214" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330682v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Constant" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.019" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269226v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Snik" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42356" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFTFH643-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01374987v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Aadam" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kechout" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Barakat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koon-Wing Chan" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben-Ali" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-016-0251-z" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837417v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Y. Guida" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouaik" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannioui" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-5061-7" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837779v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Faria Trivelato Batista" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.03.014" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837422v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Licari" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.02.083" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV9K12RC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837463v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Kedidi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00667" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315573v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francavilla" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.02.084" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4NKPM95-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837470v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zabaniotou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.062" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03JLJ2NZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356506v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Hsouna" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Halim" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Lasram" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghlana Meiloud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Arfa" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2014.953136" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269024v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.04.051" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631499v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.02.042" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639856v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.12.076" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093037v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.009" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269343v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Ramananarivo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maati" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Amadine" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00662" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264481v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Karkar" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Fettah" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Slassi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-015-0503-1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269254v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boissou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sayoud" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De&#8197;oliveira&#8197;vigier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinisa Marinkovic" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500700" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8997564487714A067A0911F5C5CDE7F1CE8083BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269069v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luque" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc01718h" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269003v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.03.137" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269002v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.03.024" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167880v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.043" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638218v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ficara" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5EE01633A" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269380v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jerome" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403473" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9GN70ZR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375020v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Charoute" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Romdhane" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Gabi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22835" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJLNGHWC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269186v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42004" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9VS2XTT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268989v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cacciaguerra" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.01.058" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8P32P2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269023v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambusiti" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musatti" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollini" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.04.028" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176910v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Amer" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ronald Ramananarivo" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.11.012" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631136v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9245-8" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269026v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.07.015" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211081v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aboul-Hrouz" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oumam" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zahouily" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135766v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. D. Arancon" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07568d" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375062v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boulouiz" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Kefi-Ben Atig" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10528-014-9658-5" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809612v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2014.04.007" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634037v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kadimi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.01.033" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134589v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0138-2" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00796956v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeddane" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ailal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois-d'Enghien" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abidi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benhsaien" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-013-8218-1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648155v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aemig" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.808247" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00796957v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Senhaji" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abidi" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellama Nadifi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Benchikhi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Khadir" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00403-012-1299-0" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K64QTPQQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268135v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.169" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVC3SLNX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648948v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2011.604258" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647473v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es402863v" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648918v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.10.060" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLJ9F32V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809614v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.11.033" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93KNP5Z0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647608v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.06.040" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6HSJT5S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646678v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmei Guo" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303132t" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666812v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm9004518" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368118v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Chiche" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1323/ncb/i-2008-10715-3" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659811v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm7009812" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661690v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Winter" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0479-1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0B763B5F7EBA1F2B6AF256A1C906B753BC35467/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655388v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.05.004" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20P7KJZ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662040v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060885s" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662391v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200551409" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D98535DED47A1EE69F6AED3A8795EA7A2BE45EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682493v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2005.04.013" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NKN8G31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703994v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aron" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jbilo" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00712804" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VMJGMM7H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154398v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebrihi" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhiba" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724271v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Bilal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651974v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724262v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Tayibi," TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Aboulkas," TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hannache" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837425v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410515v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737694" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269227v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269237v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605423v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flajollet" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269256v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269320v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Navas" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0401.C1.007" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605427v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269223v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195521v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rebeyrol" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1299.3607" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750144v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749953v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802920v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749960v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744470v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749537v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189764v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745239v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744655v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820345v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797144v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Montagne" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606888v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602511v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romerales" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837432v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837414v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04684059v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bouaid" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9783527830190" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830190.ch14" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718368v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9783527830190" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830190.ch2" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342284v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85223-4.00008-7" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603480v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaitilingom" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603527v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795955v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leboeuf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595659v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824104v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdellatif-barakat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4196-4351" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565156v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Boukid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paciulli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hamiach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carbonnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101651" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chennani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Anter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Rbihi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Bajoub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Guida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-025-03426-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benbrik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Nkir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chaouki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Aallam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Fertahi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Tayibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Elhaissoufi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.140255" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Qetrani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bouray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Errahali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chtouki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101173" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussetta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ilsouk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahcini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Oukarroum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.109019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Moussaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatin Tagnaouti Moumnani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tanji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Chaouni Benabdallah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.107326" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belyazid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Miftah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa El Harfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Aboulkas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-025-06665-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Khallouk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Elkhalfaouy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Mertah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-023-02553-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelu Raina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Chuetor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Elalami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-024-10792-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouassia Dira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elmouwahidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khouja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Boufetacha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bail&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106697" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ibnyasser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Haddine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105939" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibnyasser Ammar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhaissoufi Wissal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddine Meryem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Rym" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khourchi Said" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105738" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494078v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamane Taarji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lyamlouli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Tominaga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Isoda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115734" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Bargaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Touchaleaume" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108394" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817825v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Saidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khourchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103577" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577873v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Latique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Oulkhir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Drissi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.03.104" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Yassine Guida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boussetta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Moubarik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.134828" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258202v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Faroudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Jemli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Zari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ismael" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.115012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Abid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kallel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Slim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.1100533" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lallement" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyrelasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lagnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Schraauwers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/waste1010014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan El Khalfaouy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Kherbeche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-022-04151-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043381v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeroual" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ghani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxac077" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100544v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283437" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Saadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mansori" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abdelouahdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c01491" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258121v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fahoul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114922" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281535v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Aitraise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amalou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Redouane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Charoute" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Snoussi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-023-08901-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04235312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bakhchane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Bousfiha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Abdelghaffar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10528-023-10515-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979984v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pistocchi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Amjoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aoas.2022.12.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766216v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Aouine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibnsouda Koraichi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Haggoud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15144954" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Lanaya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hannioui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c00060" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307585v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Prioux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01509-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719965v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2400" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342192v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherki Ghoulam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2021.08.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Masmoudi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Megdiche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ellouze" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.02.029" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caiardi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.03.021" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745884v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-022-02273-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652320v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roumeas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.101011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773099v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brul&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c07247" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741931v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Loum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2022.127094" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682524v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Benali" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115769" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342452v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouaik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tabal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.90" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104297v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navadol Laosiripojana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verawat Champreda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124619" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.12.026" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219602v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Elrharchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Riahi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salime" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Elkhattabi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000512712" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313762v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186119" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274539v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Elhouda Fayoud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abdeljaoued" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Hannache" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c04020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215242v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Bonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Bouzidi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2020.110481" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208211v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazaudehore" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111632" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986684v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboulkas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Harfi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119253" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342217v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kaparaju" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14175391" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342470v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04845g" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280487v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thevenin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Jimenez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148461" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463924v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bargaz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jimenez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111603" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940361v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c03143" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623105v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122591" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403496v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.12.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869455v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Markou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chapsal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10113890" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562269v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Charbonnel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.04.019" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009454v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Manolakos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-020-01969-x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104341v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laguna" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020056" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219615v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503450" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619329v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamfeddal Kouisni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02159" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900541v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonzalez Diaz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03312j" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911715v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140670" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437592v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Idrissi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123914" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282246v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elalami" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monlau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdelouahdi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oukarroum" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109287" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW8T7MXH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980962v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah. Oukarroum" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42773-019-00033-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050203v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1974210" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061155v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antoniou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ficara" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.10.055" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410648v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Natale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafaurie-Janvore" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ventre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babataheri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barakat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0263" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154400v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marone" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacome Prompsy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9463-x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627333v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;barek Amjoud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arji" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b00433" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618571v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sambusiti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering6030080" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342165v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hill" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Smith" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Theobald" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evamaria Gaugler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00735" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154427v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kdidi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.11.107" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837512v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Alhamada" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.03.045" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X13QXC7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837492v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lammi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Djenane" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.11.060" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937022v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hdidou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solhy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manoun" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY00576A" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937067v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kouisni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hannache" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2018.08.027" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219641v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2018.03.042" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837515v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Amamou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23010174" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837514v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir El Achaby" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kassab" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.12.049" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMRP9V73-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154402v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Dhiba" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123295" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602526v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Achaby" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bilal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.06.098" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420493v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima El Miri" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahouily" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Bilal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.12.040" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604979v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Eskicioglu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivet Ferrer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.04.068" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571303v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Morjane" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Kefi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Lakbakbi El Yaagoubi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Hechmi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsx.2017.07.005" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602536v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marazzi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Cecere" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scaglione" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.03.014" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602653v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.08.067" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607636v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roland" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.083" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606811v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha El Alami" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Essaid" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665435v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7048.1000354" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01966344v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Bounaceur" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benrahma" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Reguig" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701394.2016.1233530" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01374987v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Aadam" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kechout" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Barakat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koon-Wing Chan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben-Ali" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-016-0251-z" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269226v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Snik" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42356" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFTFH643-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330682v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Constant" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.019" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632516v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Delaux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ortiz&#8197;mellet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fourr&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603214" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837434v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.056" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346685v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lousteau-Cazalet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.020" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604805v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.12.072" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269355v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fihri" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larzek" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.10.072" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269491v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5GC02773J" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837437v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00194" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837779v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Faria Trivelato Batista" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.03.014" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837417v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Y. Guida" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouaik" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannioui" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-5061-7" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837463v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Kedidi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00667" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837422v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Licari" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.02.083" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV9K12RC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837470v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zabaniotou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.062" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03JLJ2NZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315573v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francavilla" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.02.084" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4NKPM95-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356506v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Hsouna" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Halim" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Lasram" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghlana Meiloud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Arfa" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2014.953136" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269003v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.03.137" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCJR3L3V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269254v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boissou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sayoud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De&#8197;oliveira&#8197;vigier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinisa Marinkovic" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500700" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8997564487714A067A0911F5C5CDE7F1CE8083BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269002v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.03.024" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269069v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luque" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc01718h" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167880v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.043" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093037v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.009" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269024v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.04.051" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ4B1RHL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639856v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.12.076" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T7ZGQDW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631499v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.02.042" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264481v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Karkar" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Fettah" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Slassi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-015-0503-1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269343v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Ramananarivo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maati" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Amadine" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00662" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638218v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ficara" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5EE01633A" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375020v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Charoute" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Romdhane" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Gabi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22835" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJLNGHWC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269380v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jerome" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403473" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9GN70ZR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269186v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42004" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9VS2XTT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268989v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cacciaguerra" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.01.058" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8P32P2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269023v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambusiti" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musatti" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollini" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.04.028" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211081v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aboul-Hrouz" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oumam" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zahouily" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135766v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. D. Arancon" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07568d" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631136v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9245-8" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176910v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Amer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ronald Ramananarivo" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.11.012" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269026v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.07.015" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809612v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2014.04.007" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634037v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kadimi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.01.033" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375062v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boulouiz" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Kefi-Ben Atig" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10528-014-9658-5" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134589v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0138-2" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00796956v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeddane" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ailal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois-d'Enghien" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abidi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benhsaien" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-013-8218-1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648155v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aemig" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.808247" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00796957v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Senhaji" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abidi" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellama Nadifi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Benchikhi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Khadir" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00403-012-1299-0" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K64QTPQQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268135v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.169" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVC3SLNX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648948v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2011.604258" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647473v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es402863v" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648918v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.10.060" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLJ9F32V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809614v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.11.033" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93KNP5Z0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647608v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.06.040" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6HSJT5S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646678v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmei Guo" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303132t" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666812v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm9004518" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368118v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Chiche" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1323/ncb/i-2008-10715-3" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659811v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm7009812" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661690v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Winter" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0479-1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0B763B5F7EBA1F2B6AF256A1C906B753BC35467/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655388v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.05.004" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20P7KJZ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662040v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060885s" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662391v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200551409" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D98535DED47A1EE69F6AED3A8795EA7A2BE45EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682493v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2005.04.013" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NKN8G31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703994v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aron" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jbilo" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00712804" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VMJGMM7H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154398v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebrihi" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhiba" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651974v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724271v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Bilal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724262v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Tayibi," TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Aboulkas," TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hannache" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837425v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410515v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737694" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605427v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269237v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269227v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605423v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flajollet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269320v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Navas" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0401.C1.007" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269256v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269223v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195521v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rebeyrol" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1299.3607" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750144v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749953v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802920v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749960v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744470v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749537v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189764v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745239v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744655v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820345v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797144v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Montagne" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606888v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602511v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romerales" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837432v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837414v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04684059v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bouaid" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9783527830190" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830190.ch14" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718368v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9783527830190" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830190.ch2" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342284v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85223-4.00008-7" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603480v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaitilingom" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603527v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795955v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leboeuf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595659v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824104v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>