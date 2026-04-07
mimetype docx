--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2994,291 +2994,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment and Experimental Evaluation of Micro-Grid Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Evaluation of Fixed and Sun Tracking Photovoltaic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Feddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radouane Ouladsine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 6th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Rabat, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8703025⟩</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8702932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601191v1</w:t>
+                <w:t xml:space="preserve">hal-04598561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Fixed and Sun Tracking Photovoltaic Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deployment and Experimental Evaluation of Micro-Grid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ouladsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. El Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zine-Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 6th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Rabat, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8702932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8703025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598561v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a context-driven platform using IoT and big data technologies for energy efficient buildings</w:t>
               </w:r>
@@ -3891,51 +3891,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A4EEAFF"/>
+    <w:nsid w:val="F279648A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4122,51 +4122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdellatif-elmouatamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5499-5865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263514v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratna Raj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elmouatamid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhyurna Swain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W.T. Pong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.07.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Elkhoukhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Haibi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17094029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elkhoukhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhouya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Ouadghiri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RFT-240006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizan Ahmed Chowdhury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Netto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W T Pong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33430/v31n1thie-2022-0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fricke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16124721" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmouatamid Abdellatif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mousa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197339" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alidrissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Ouladsine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Errouissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11091481" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42835-021-00675-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib El Kamoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zine-Dine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10141666" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20508/ijrer.v10i2.11000.g7961" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khaidar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14010168" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boulmrharj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Naitmalek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071305" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Elkamoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651819856251" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulmrharj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naitmalek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouladsine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.10.058" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaid Kabir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEC60005.2024.10472207" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73882-2_26" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Kamoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zine-Dine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC246665.2019.9071722" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8848995" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elkamoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394951" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2018.8495829" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkamoun Najib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakrami Fatima" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhouya Mohamed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8703025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elibrahimi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Feddi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702932" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lachhab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berouine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudTech.2017.8284744" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ABDELLATIF ELMOUATAMID" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477388" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64565-6_20" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04610196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdellatif-elmouatamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5499-5865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263514v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratna Raj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elmouatamid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhyurna Swain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W.T. Pong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.07.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Elkhoukhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Haibi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17094029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elkhoukhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhouya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Ouadghiri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RFT-240006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizan Ahmed Chowdhury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Netto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W T Pong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33430/v31n1thie-2022-0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fricke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16124721" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmouatamid Abdellatif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mousa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197339" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alidrissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Ouladsine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Errouissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11091481" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42835-021-00675-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib El Kamoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zine-Dine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10141666" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20508/ijrer.v10i2.11000.g7961" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khaidar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14010168" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boulmrharj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Naitmalek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071305" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Elkamoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651819856251" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulmrharj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naitmalek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouladsine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.10.058" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaid Kabir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEC60005.2024.10472207" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73882-2_26" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Kamoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zine-Dine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC246665.2019.9071722" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8848995" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elkamoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394951" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2018.8495829" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkamoun Najib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakrami Fatima" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhouya Mohamed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elibrahimi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Feddi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702932" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8703025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lachhab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berouine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudTech.2017.8284744" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ABDELLATIF ELMOUATAMID" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477388" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64565-6_20" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04610196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>