--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -1126,566 +1126,566 @@
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42835-021-00675-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501385v1</w:t>
+                <w:t xml:space="preserve">hal-04591517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy Management Strategy for DC Microgrids with PV/Battery Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Alidrissi</w:t>
+                <w:t xml:space="preserve">A Predictive Control Strategy for Energy Management in Micro-Grid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radouane Ouladsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib El Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Zine-Dine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical Engineering &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42835-021-00675-y⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (14), pp.1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics10141666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591517v1</w:t>
+                <w:t xml:space="preserve">hal-04607722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Predictive Control Strategy for Energy Management in Micro-Grid Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Energy Management Strategy for DC Microgrids with PV/Battery Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Alidrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radouane Ouladsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalid Zine-Dine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrical Engineering &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.1285-1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42835-021-00675-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics10141666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04607722v1</w:t>
+                <w:t xml:space="preserve">hal-03501385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPCAST: an Adaptive Control Approach using Predictive Analytics for Energy Balance in Micro-Grid Systems</w:t>
+                <w:t xml:space="preserve">Review of Control and Energy Management Approaches in Micro-Grid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radouane Ouladsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib El Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalid Zine-Dine</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Khaidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20508/ijrer.v10i2.11000.g7961⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14010168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590810v1</w:t>
+                <w:t xml:space="preserve">hal-04586034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Control and Energy Management Approaches in Micro-Grid Systems</w:t>
+                <w:t xml:space="preserve">MAPCAST: an Adaptive Control Approach using Predictive Analytics for Energy Balance in Micro-Grid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radouane Ouladsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib El Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib El Kamoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Khaidar</w:t>
+                <w:t xml:space="preserve">Khalid Zine-Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (1), pp.168. </w:t>
+              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, v10i2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14010168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20508/ijrer.v10i2.11000.g7961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586034v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battery Characterization and Dimensioning Approaches for Micro-Grid Systems</w:t>
               </w:r>
@@ -2618,667 +2618,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Demand/Response Control Approach for Micro-grid Systems</w:t>
+                <w:t xml:space="preserve">Wireless Sensor Networks for Smart Micro-Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Elkamoun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elkamoun Najib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakrami Fatima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhouya Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, El Jadida, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599621v1</w:t>
+                <w:t xml:space="preserve">hal-04607723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Battery Characterization Methodology for Performance Evaluation of Micro-Grid Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Naitmalek</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Fixed and Sun Tracking Photovoltaic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Feddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radouane Ouladsine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Smart Energy Systems and Technologies (SEST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 6th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rabat, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8702932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SEST.2018.8495829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04590832v1</w:t>
+                <w:t xml:space="preserve">hal-04598561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Sensor Networks for Smart Micro-Grids</w:t>
+                <w:t xml:space="preserve">Deployment and Experimental Evaluation of Micro-Grid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ouladsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. El Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zine-Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 6th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rabat, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8703025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607723v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Fixed and Sun Tracking Photovoltaic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Elibrahimi</w:t>
+                <w:t xml:space="preserve">Towards a Battery Characterization Methodology for Performance Evaluation of Micro-Grid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulmrharj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Naitmalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ouladsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 6th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8702932⟩</w:t>
+              <w:t xml:space="preserve">2018 International Conference on Smart Energy Systems and Technologies (SEST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sevilla, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEST.2018.8495829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598561v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment and Experimental Evaluation of Micro-Grid Systems</w:t>
+                <w:t xml:space="preserve">Towards a Demand/Response Control Approach for Micro-grid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Naitmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ouladsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Zine-Dine</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Elkamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 6th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Rabat, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Thessaloniki, France. pp.984-988, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8703025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601191v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a context-driven platform using IoT and big data technologies for energy efficient buildings</w:t>
               </w:r>
@@ -3450,51 +3450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Elkamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Tangier, France. pp.1-7, </w:t>
@@ -3616,51 +3616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radouane Ouladsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib El Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Technologies for Solar Photovoltaics Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.571-600, 2021, Green Energy and Technology, </w:t>
@@ -3891,51 +3891,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F279648A"/>
+    <w:nsid w:val="F7844FFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4122,51 +4122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdellatif-elmouatamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5499-5865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263514v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratna Raj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elmouatamid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhyurna Swain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W.T. Pong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.07.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Elkhoukhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Haibi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17094029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elkhoukhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhouya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Ouadghiri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RFT-240006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizan Ahmed Chowdhury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Netto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W T Pong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33430/v31n1thie-2022-0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fricke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16124721" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmouatamid Abdellatif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mousa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197339" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alidrissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Ouladsine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Errouissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11091481" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42835-021-00675-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib El Kamoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zine-Dine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10141666" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20508/ijrer.v10i2.11000.g7961" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khaidar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14010168" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boulmrharj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Naitmalek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071305" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Elkamoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651819856251" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulmrharj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naitmalek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouladsine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.10.058" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaid Kabir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEC60005.2024.10472207" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73882-2_26" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Kamoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zine-Dine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC246665.2019.9071722" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8848995" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elkamoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394951" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2018.8495829" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkamoun Najib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakrami Fatima" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhouya Mohamed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elibrahimi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Feddi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702932" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8703025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lachhab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berouine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudTech.2017.8284744" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ABDELLATIF ELMOUATAMID" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477388" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64565-6_20" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04610196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdellatif-elmouatamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5499-5865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263514v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratna Raj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elmouatamid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhyurna Swain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W.T. Pong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.07.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Elkhoukhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Haibi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17094029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elkhoukhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhouya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Ouadghiri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RFT-240006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizan Ahmed Chowdhury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Netto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W T Pong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33430/v31n1thie-2022-0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fricke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16124721" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmouatamid Abdellatif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mousa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197339" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alidrissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Ouladsine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Errouissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11091481" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42835-021-00675-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib El Kamoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zine-Dine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10141666" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khaidar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14010168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20508/ijrer.v10i2.11000.g7961" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boulmrharj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Naitmalek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071305" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Elkamoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651819856251" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulmrharj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naitmalek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouladsine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.10.058" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaid Kabir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEC60005.2024.10472207" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73882-2_26" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Kamoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zine-Dine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC246665.2019.9071722" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8848995" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607723v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkamoun Najib" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakrami Fatima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhouya Mohamed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598561v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elibrahimi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Feddi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702932" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8703025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2018.8495829" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elkamoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394951" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lachhab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berouine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudTech.2017.8284744" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ABDELLATIF ELMOUATAMID" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477388" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64565-6_20" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04610196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>