--- v2 (2026-05-05)
+++ v3 (2026-06-01)
@@ -141,51 +141,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1280,160 +1280,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy Management Strategy for DC Microgrids with PV/Battery Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Alidrissi</w:t>
+                <w:t xml:space="preserve">MAPCAST: an Adaptive Control Approach using Predictive Analytics for Energy Balance in Micro-Grid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radouane Ouladsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib El Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Zine-Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical Engineering &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42835-021-00675-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, v10i2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20508/ijrer.v10i2.11000.g7961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501385v1</w:t>
+                <w:t xml:space="preserve">hal-04590810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Control and Energy Management Approaches in Micro-Grid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1455,2046 +1472,1895 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib El Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Khaidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (1), pp.168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en14010168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPCAST: an Adaptive Control Approach using Predictive Analytics for Energy Balance in Micro-Grid Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Battery Characterization and Dimensioning Approaches for Micro-Grid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Boulmrharj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Naitmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radouane Ouladsine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khalid Zine-Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (7), pp.1305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en12071305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20508/ijrer.v10i2.11000.g7961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04590810v1</w:t>
+                <w:t xml:space="preserve">hal-04590845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery Characterization and Dimensioning Approaches for Micro-Grid Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An energy management platform for micro-grid systems using Internet of Things and Big-data technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Boulmrharj</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Youssef Naitmalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radouane Ouladsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Elkamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 233 (7), pp.904-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959651819856251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en12071305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04590845v1</w:t>
+                <w:t xml:space="preserve">hal-04587634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy management platform for micro-grid systems using Internet of Things and Big-data technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approach for dimensioning stand-alone photovoltaic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulmrharj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Naitmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...126 lines deleted...]
-                <w:t xml:space="preserve">S. Boulmrharj</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ouladsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 153, pp.56-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2018.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Power Forecasting Using Neural Networks for Short and Medium-Term Dependencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power Transformers Predictive Maintenance and Fault Detection Using Artificial Intelligence and Data Mining Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabakata Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raaid Kabir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hamza Elkhoukhi</w:t>
+                <w:t xml:space="preserve">Antoine Primerose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Pong</w:t>
+                <w:t xml:space="preserve">Laurent Linguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Texas Power and Energy Conference (TPEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, College Station, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2025 5th International Conference on Electrical, Computer and Energy Technologies (ICECET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPEC60005.2024.10472207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECET63943.2025.11472386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610187v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an IoT/Big-Data Platform for Data Measurements, Collection and Processing in Micro-grid Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photovoltaic Power Forecasting Using Neural Networks for Short and Medium-Term Dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raaid Kabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Elkhoukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Pong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-73882-2_26⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE Texas Power and Energy Conference (TPEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, College Station, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEC60005.2024.10472207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607725v1</w:t>
+                <w:t xml:space="preserve">hal-04610187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Control Strategy Based on Power Forecasting for Micro-Grid Systems</w:t>
+                <w:t xml:space="preserve">Towards an IoT/Big-Data Platform for Data Measurements, Collection and Processing in Micro-grid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Zine-Dine</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Alidrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radouane Ouladsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Elkamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Smart Cities Conference (ISC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Casablanca, France. pp.735-740, </w:t>
+              <w:t xml:space="preserve">Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fez (Maroc), Morocco. pp.279-289, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISC246665.2019.9071722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-73882-2_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591521v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model Predictive Control Approach for Energy Management in Micro-Grid Systems</w:t>
+                <w:t xml:space="preserve">A Control Strategy Based on Power Forecasting for Micro-Grid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ouladsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. El Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zine-Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Smart Energy Systems and Technologies (SEST)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SEST.2019.8848995⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Smart Cities Conference (ISC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Casablanca, France. pp.735-740, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISC246665.2019.9071722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589508v1</w:t>
+                <w:t xml:space="preserve">hal-04591521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Sensor Networks for Smart Micro-Grids</w:t>
+                <w:t xml:space="preserve">A Model Predictive Control Approach for Energy Management in Micro-Grid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ouladsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. El Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zine-Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Conference on Smart Energy Systems and Technologies (SEST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEST.2019.8848995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607723v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Fixed and Sun Tracking Photovoltaic Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Demand/Response Control Approach for Micro-grid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Naitmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ouladsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Elibrahimi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Elkamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 6th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8702932⟩</w:t>
+              <w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Thessaloniki, France. pp.984-988, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598561v1</w:t>
+                <w:t xml:space="preserve">hal-04599621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment and Experimental Evaluation of Micro-Grid Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Battery Characterization Methodology for Performance Evaluation of Micro-Grid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulmrharj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Naitmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ouladsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bakhouya</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Zine-Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 6th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8703025⟩</w:t>
+              <w:t xml:space="preserve">2018 International Conference on Smart Energy Systems and Technologies (SEST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sevilla, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEST.2018.8495829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601191v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Battery Characterization Methodology for Performance Evaluation of Micro-Grid Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Naitmalek</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Fixed and Sun Tracking Photovoltaic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Feddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radouane Ouladsine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Smart Energy Systems and Technologies (SEST)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SEST.2018.8495829⟩</w:t>
+              <w:t xml:space="preserve">2018 6th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rabat, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8702932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590832v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Demand/Response Control Approach for Micro-grid Systems</w:t>
+                <w:t xml:space="preserve">Deployment and Experimental Evaluation of Micro-Grid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Naitmalek</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Ouladsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Elkamoun</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. El Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zine-Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Thessaloniki, France. pp.984-988, </w:t>
+              <w:t xml:space="preserve">2018 6th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rabat, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8703025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599621v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a context-driven platform using IoT and big data technologies for energy efficient buildings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wireless Sensor Networks for Smart Micro-Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lachhab</w:t>
+                <w:t xml:space="preserve">Elkamoun Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berouine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lakrami Fatima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhouya Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 3rd International Conference of Cloud Computing Technologies and Applications (CloudTech)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, El Jadida, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587647v1</w:t>
+                <w:t xml:space="preserve">hal-04607723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Performance Evaluation of Photovoltaic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABDELLATIF ELMOUATAMID</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ouladsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Elkamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Tangier, France. pp.1-7, </w:t>
@@ -3503,125 +3369,259 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a context-driven platform using IoT and big data technologies for energy efficient buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Naitmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lachhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 3rd International Conference of Cloud Computing Technologies and Applications (CloudTech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rabat, Morocco. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudTech.2017.8284744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MicroGrid System Infrastructure Implementing IoT/Big-Data Technologies for Efficient Energy Management in smart Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elmouatamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Naitmalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radouane Ouladsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3643,70 +3643,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib El Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Technologies for Solar Photovoltaics Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.571-600, 2021, Green Energy and Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64565-6_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3716,114 +3716,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contribution Towards Predictive Control for Energy Management in Micro-grids Systems: Application into a Smart and Energy Efficient Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmouatamid Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering Sciences [physics]. Chouaib Doukkali University, Faculty of sciences, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04610196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3891,51 +3891,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7844FFE"/>
+    <w:nsid w:val="9B0A971E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4122,51 +4122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdellatif-elmouatamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5499-5865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263514v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratna Raj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elmouatamid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhyurna Swain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W.T. Pong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.07.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Elkhoukhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Haibi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17094029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elkhoukhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhouya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Ouadghiri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RFT-240006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizan Ahmed Chowdhury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Netto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W T Pong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33430/v31n1thie-2022-0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fricke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16124721" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmouatamid Abdellatif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mousa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197339" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alidrissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Ouladsine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Errouissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11091481" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42835-021-00675-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib El Kamoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zine-Dine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10141666" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khaidar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14010168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20508/ijrer.v10i2.11000.g7961" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boulmrharj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Naitmalek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071305" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Elkamoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651819856251" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulmrharj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naitmalek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouladsine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.10.058" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaid Kabir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEC60005.2024.10472207" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73882-2_26" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Kamoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zine-Dine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC246665.2019.9071722" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8848995" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607723v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkamoun Najib" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakrami Fatima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhouya Mohamed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598561v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elibrahimi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Feddi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702932" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8703025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2018.8495829" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elkamoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394951" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lachhab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berouine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudTech.2017.8284744" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ABDELLATIF ELMOUATAMID" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477388" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64565-6_20" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04610196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdellatif-elmouatamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5499-5865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263514v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratna Raj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elmouatamid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhyurna Swain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W.T. Pong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.07.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Elkhoukhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Haibi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17094029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elkhoukhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhouya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Ouadghiri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RFT-240006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizan Ahmed Chowdhury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Netto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W T Pong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33430/v31n1thie-2022-0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fricke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16124721" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmouatamid Abdellatif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mousa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197339" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alidrissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Ouladsine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Errouissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11091481" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42835-021-00675-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib El Kamoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zine-Dine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10141666" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20508/ijrer.v10i2.11000.g7961" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khaidar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14010168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boulmrharj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Naitmalek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071305" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Elkamoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651819856251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulmrharj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naitmalek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouladsine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.10.058" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabakata Mahamat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Primerose" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET63943.2025.11472386" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610187v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaid Kabir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEC60005.2024.10472207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73882-2_26" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Kamoun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zine-Dine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC246665.2019.9071722" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8848995" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elkamoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394951" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590832v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2018.8495829" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elibrahimi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Feddi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702932" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8703025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkamoun Najib" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakrami Fatima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhouya Mohamed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ABDELLATIF ELMOUATAMID" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477388" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lachhab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berouine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudTech.2017.8284744" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599626v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64565-6_20" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04610196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>