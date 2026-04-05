--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
+                <w:t xml:space="preserve">A simulation trial evaluating ABiMed, a clinical decision support system for medication reviews and polypharmacy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Léguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Levrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.362. </w:t>
+              <w:t xml:space="preserve">Research in Social and Administrative Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (11), pp.904-913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12911-025-03219-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sapharm.2025.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377655v1</w:t>
+                <w:t xml:space="preserve">hal-05130379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation trial evaluating ABiMed, a clinical decision support system for medication reviews and polypharmacy management</w:t>
+                <w:t xml:space="preserve">Correction: ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Levrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dubois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Levrard</w:t>
+                <w:t xml:space="preserve">Yoann Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Social and Administrative Pharmacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (11), pp.904-913. </w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sapharm.2025.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12911-025-03219-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130379v1</w:t>
+                <w:t xml:space="preserve">hal-05377655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating AI Approaches for Survival Prediction in Chronic Lymphocytic Leukemia</w:t>
               </w:r>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F. Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -857,347 +857,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABiMed: Towards an Innovative Clinical Decision Support System for Medication Reviews and Polypharmacy Management</w:t>
+                <w:t xml:space="preserve">Decision-support systems for managing polypharmacy in the elderly: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Leguillon</w:t>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Leroy</w:t>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Sedki</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Letord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI210859⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.104074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2022.104074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738935v1</w:t>
+                <w:t xml:space="preserve">hal-03651749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-support systems for managing polypharmacy in the elderly: A scoping review</w:t>
+                <w:t xml:space="preserve">ABiMed: Towards an Innovative Clinical Decision Support System for Medication Reviews and Polypharmacy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Bertille Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Letord</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.104074. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Informatics and Technology in Clinical Care and Public Health, 289, pp.61-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2022.104074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI210859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651749v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Comparison of Guidelines: Method and Application to Potentially Inappropriate Medication Lists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1257,64 +1257,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Drug Interactions for Supporting Medication Review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1406,90 +1406,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABiMed: Towards an innovative clinical decision support system for medication reviews and polypharmacy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Leroy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIMTH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Athène, Greece</w:t>
@@ -1544,64 +1544,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO 2021 - 18th World Congress of Medical and Health Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1639,64 +1639,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of drug interactions for supporting medication review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1760,261 +1760,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating the Observational Medical Outcomes Partnership – Common Data Model (OMOP-CDM) Electronic Health Records to an OWL Ontology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speak-PIM, Towards a Framework for the Automatic Detection of Potentially Inappropriate Prescriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 290, IOS Press, pp.76-80, 2022, Studies in Health Technology and Informatics, </w:t>
+              <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 294, IOS Press, pp.460-464, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI220035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738953v1</w:t>
+                <w:t xml:space="preserve">hal-03738951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speak-PIM, Towards a Framework for the Automatic Detection of Potentially Inappropriate Prescriptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translating the Observational Medical Outcomes Partnership – Common Data Model (OMOP-CDM) Electronic Health Records to an OWL Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 294, IOS Press, pp.460-464, 2022, Studies in Health Technology and Informatics, </w:t>
+              <w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 290, IOS Press, pp.76-80, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI220501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738951v1</w:t>
+                <w:t xml:space="preserve">hal-03738953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2045,90 +2045,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A randomized simulation trial evaluating ABiMed, a clinical decision support system for medication reviews and polypharmacy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2319,51 +2319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mouazer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boudegzdame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Levrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03219-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2025.06.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Degroodt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nguyen-Khac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chapiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Adrouji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251492" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02742-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gosselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Letord" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2022.104976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210859" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104074" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210158" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738890v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220501" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725448v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mouazer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boudegzdame" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Levrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2025.06.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03219-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Degroodt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nguyen-Khac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chapiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Adrouji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251492" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02742-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gosselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Letord" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2022.104976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104074" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210158" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738890v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725448v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>