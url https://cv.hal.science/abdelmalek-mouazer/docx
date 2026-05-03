--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -234,278 +234,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
+                <w:t xml:space="preserve">Investigating AI Approaches for Survival Prediction in Chronic Lymphocytic Leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Le Bars</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edgar Degroodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nguyen-Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Chapiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12911-025-03219-w⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 323, pp.96-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI250056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377655v1</w:t>
+                <w:t xml:space="preserve">hal-05364761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating AI Approaches for Survival Prediction in Chronic Lymphocytic Leukemia</w:t>
+                <w:t xml:space="preserve">Correction: ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Nguyen-Khac</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Chapiro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 323, pp.96-100. </w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI250056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12911-025-03219-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364761v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Guidelines to Code: Formalizing STOPP/START Criteria Using LLMs and RAG for Clinical Decision Support</w:t>
               </w:r>
@@ -857,347 +857,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-support systems for managing polypharmacy in the elderly: A scoping review</w:t>
+                <w:t xml:space="preserve">ABiMed: Towards an Innovative Clinical Decision Support System for Medication Reviews and Polypharmacy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+                <w:t xml:space="preserve">Romain Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bertille Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2022.104074⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Informatics and Technology in Clinical Care and Public Health, 289, pp.61-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI210859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651749v1</w:t>
+                <w:t xml:space="preserve">hal-03738935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABiMed: Towards an Innovative Clinical Decision Support System for Medication Reviews and Polypharmacy Management</w:t>
+                <w:t xml:space="preserve">Decision-support systems for managing polypharmacy in the elderly: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Leroy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Simon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Letord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Informatics and Technology in Clinical Care and Public Health, 289, pp.61-64. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.104074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI210859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2022.104074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738935v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Comparison of Guidelines: Method and Application to Potentially Inappropriate Medication Lists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1257,64 +1257,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Drug Interactions for Supporting Medication Review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1406,90 +1406,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABiMed: Towards an innovative clinical decision support system for medication reviews and polypharmacy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIMTH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Athène, Greece</w:t>
@@ -1544,64 +1544,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO 2021 - 18th World Congress of Medical and Health Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1639,64 +1639,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of drug interactions for supporting medication review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1760,261 +1760,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speak-PIM, Towards a Framework for the Automatic Detection of Potentially Inappropriate Prescriptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translating the Observational Medical Outcomes Partnership – Common Data Model (OMOP-CDM) Electronic Health Records to an OWL Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 294, IOS Press, pp.460-464, 2022, Studies in Health Technology and Informatics, </w:t>
+              <w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 290, IOS Press, pp.76-80, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI220501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738951v1</w:t>
+                <w:t xml:space="preserve">hal-03738953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating the Observational Medical Outcomes Partnership – Common Data Model (OMOP-CDM) Electronic Health Records to an OWL Ontology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speak-PIM, Towards a Framework for the Automatic Detection of Potentially Inappropriate Prescriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 290, IOS Press, pp.76-80, 2022, Studies in Health Technology and Informatics, </w:t>
+              <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 294, IOS Press, pp.460-464, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI220035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738953v1</w:t>
+                <w:t xml:space="preserve">hal-03738951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2319,51 +2319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mouazer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boudegzdame" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Levrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2025.06.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03219-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Degroodt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nguyen-Khac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chapiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Adrouji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251492" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02742-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gosselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Letord" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2022.104976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104074" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210158" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738890v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725448v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mouazer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boudegzdame" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Levrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2025.06.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Degroodt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nguyen-Khac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chapiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250056" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bars" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03219-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Adrouji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251492" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02742-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gosselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Letord" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2022.104976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210859" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104074" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210158" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738890v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220501" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725448v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>