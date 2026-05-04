--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -1118,295 +1118,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Fusion System for Radar Target Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A retrieval system from inverse synthetic aperture radar images: Application to radar target recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Jdey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.S Bouhlel</w:t>
+                <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications &amp; Information Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 196 (1), pp.73-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.01.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777095v1</w:t>
+                <w:t xml:space="preserve">hal-00738796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A retrieval system from inverse synthetic aperture radar images: Application to radar target recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Fusion System for Radar Target Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Jdey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
+                <w:t xml:space="preserve">Mounir Dhibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Applications &amp; Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (3), pp.136-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738796v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval System From ISAR Images: Application to Radar Targets Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1496,51 +1496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOCOMP Journal of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1578,51 +1578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical segmentation on ISAR image for target recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1673,51 +1673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements des signaux radar pour la reconnaissance/identification de cibles aériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1781,356 +1781,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Radar Pulses Modulation Laws via Convolutional Neural Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative performances of CNN models for SAR Targets classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993632⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 7th International Conference on Advanced Technologies, Signal and Image Processing (ATSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Sousse, Tunisia. pp.122-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP62566.2024.10638905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421017v1</w:t>
+                <w:t xml:space="preserve">hal-04805277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative performances of CNN models for SAR Targets classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change Detection in Polarimetric and Multilook SAR imagery using Stochastic Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 7th International Conference on Advanced Technologies, Signal and Image Processing (ATSIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE INTERNATIONAL CONFERENCE RADAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805277v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change Detection in Polarimetric and Multilook SAR imagery using Stochastic Distance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+                <w:t xml:space="preserve">Adaptive Multichannel Scanning Strategies for Electronic Support Using Multi-Armed Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Comblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INTERNATIONAL CONFERENCE RADAR 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/radar58436.2024.10994100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813386v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Split-Step Wavelet Model for the Long-Range Propagation</w:t>
               </w:r>
@@ -2214,477 +2214,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Multichannel Scanning Strategies for Electronic Support Using Multi-Armed Bandits</w:t>
+                <w:t xml:space="preserve">Physics-embedded machine learning method for the prediction of long-range electromagnetic field propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Teissier</w:t>
+                <w:t xml:space="preserve">T Bonnafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Antennas and Electromagnetic Systems, AES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420981v1</w:t>
+                <w:t xml:space="preserve">hal-04680807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-embedded machine learning method for the prediction of long-range electromagnetic field propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Bonnafont</w:t>
+                <w:t xml:space="preserve">Vertex-oriented Metaheuristic for Radar Lobe Detection in Electronic Warfare Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Antennas and Electromagnetic Systems, AES 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RADAR 2024: International Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10994154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680807v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Deep learning architectures using Fusion Rules for Target Recognition in SAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Cheikh</w:t>
+                <w:t xml:space="preserve">N. Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aitahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Advanced Technologies, Signal and Image Processing (ATSIP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Sousse, Tunisia. pp.206-211, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ATSIP62566.2024.10638892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex-oriented Metaheuristic for Radar Lobe Detection in Electronic Warfare Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Lesieur</w:t>
+                <w:t xml:space="preserve">Classification of Radar Pulses Modulation Laws via Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Tachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Comblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADAR 2024: International Radar Conference</w:t>
+              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Rennes, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10994154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070422v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIAMESE NEURAL NETWORK FOR AUTOMATIC TARGET RECOGNITION USING SYNTHETIC APERTURE RADAR</w:t>
               </w:r>
@@ -2746,135 +2746,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau hybride CNN-LSTM pour la classification de navires à partir d'une base frugale des images SAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage machine pour la propagation troposphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI - Groupe de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées d’études Propagation Radioélectrique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320593v1</w:t>
+                <w:t xml:space="preserve">hal-04291080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Assessment of Anti-Spoofing Techniques for GNSS Receivers</w:t>
               </w:r>
@@ -2962,122 +2949,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage machine pour la propagation troposphérique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un réseau hybride CNN-LSTM pour la classification de navires à partir d'une base frugale des images SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études Propagation Radioélectrique 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">GRETSI - Groupe de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291080v1</w:t>
+                <w:t xml:space="preserve">hal-04320593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal learning strategy on CNN architectures for targets classification</w:t>
               </w:r>
@@ -3161,265 +3161,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer learning on CNN architectures for ship classification on SAR images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving the Problem of Coordination and Control of Multiple UAVs by Using the Column Generation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Manh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tartivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea Tech Week - Session Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th World Congress on Global Optimization, WCGO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Metz, France. pp.1097-1108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21803-4_108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109596v1</w:t>
+                <w:t xml:space="preserve">hal-02434631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Problem of Coordination and Control of Multiple UAVs by Using the Column Generation Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfer learning on CNN architectures for ship classification on SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tartivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Global Optimization, WCGO 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sea Tech Week - Session Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434631v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target recognition from ISAR image using polar mapping and shape matrix</w:t>
               </w:r>
@@ -3503,447 +3503,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target classification using convolutional deep learning and auto-encoder models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Zaied</w:t>
+                <w:t xml:space="preserve">Radar Target Recognition using Time-Frequency Analysis and Polar Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364502⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Advanced Technologies For Signal and Image Processing (ATSIP'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sousse, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832187v1</w:t>
+                <w:t xml:space="preserve">hal-01809365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar Target Recognition using Time-Frequency Analysis and Polar Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+                <w:t xml:space="preserve">Aircraft Target Recognition using Copula Joint Statistical Model and Sparse Representation Based Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advanced Technologies For Signal and Image Processing (ATSIP'2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364500⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2018, International Geoscience and Remote Sensing Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society, Jun 2018, Valencia, Spain. pp.3635-3638, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809365v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Target Recognition using Copula Joint Statistical Model and Sparse Representation Based Classification</w:t>
+                <w:t xml:space="preserve">Target Recognition in ISAR Images based on Relative Phases of Complex Wavelet Coefficients and Sparse Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018, International Geoscience and Remote Sensing Symposium 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATMS Advanced Technologies For Medicine and Signals, Mar 2018, Sousse, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833431v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target Recognition in ISAR Images based on Relative Phases of Complex Wavelet Coefficients and Sparse Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Karine</w:t>
+                <w:t xml:space="preserve">Target classification using convolutional deep learning and auto-encoder models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Zaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP'2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sousse, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759350v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative measures in ISAR image formation based on Time-Frequency Representations</w:t>
               </w:r>
@@ -4451,756 +4451,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Passive and Active Microwave Remote Sensing to Estimate Water Quality Parameters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generic and massively concurrent computation of belief combination rules – a MapReduce approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radar conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BDAW'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Blagoevgrad, Bulgaria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3010089.3010136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326531v1</w:t>
+                <w:t xml:space="preserve">hal-01653416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-Gaussian statistical modeling of SIFT and DT-CWT for radar target recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating Of Water Quality Parameters Using Active And Passive Microwave Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muntadher A. Shareef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATSIP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP.2016.7523149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406126v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic and massively concurrent computation of belief combination rules – a MapReduce approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ISAR imaging Based on the Empirical Mode Decomposition Time-Frequency Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Comblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dambreville</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDAW'16</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Radar Symposium 2016 (IRS2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653416v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Of Water Quality Parameters Using Active And Passive Microwave Remote Sensing</w:t>
+                <w:t xml:space="preserve">Target Recognition using IFFT and MUSIC ISAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muntadher A. Shareef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATSIP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ATSIP.2016.7523149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01653378v1</w:t>
+                <w:t xml:space="preserve">hal-01653367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISAR imaging Based on the Empirical Mode Decomposition Time-Frequency Representation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Comblet</w:t>
+                <w:t xml:space="preserve">Integration of passive and active microwave remote sensing to estimate water quality parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muntadher Shareef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Symposium 2016 (IRS2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Radar Conference (RadarConf16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Philadelphie, PA, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2016.7485127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326380v1</w:t>
+                <w:t xml:space="preserve">hal-05422067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of passive and active microwave remote sensing to estimate water quality parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muntadher Shareef</w:t>
+                <w:t xml:space="preserve">VISUAL SALIENT SIFT KEYPOINTS DESCRIPTORS FOR AUTOMATIC TARGET RECOGNITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Radar Conference (RadarConf16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUVIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2016.7485127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05422067v1</w:t>
+                <w:t xml:space="preserve">hal-01406143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target Recognition using IFFT and MUSIC ISAR images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aircraft recognition using a statistical model and sparse representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATSIP 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BDAW ’16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Blagoevgrad, Bulgaria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3010089.3010134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653367v1</w:t>
+                <w:t xml:space="preserve">hal-01406133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft recognition using a statistical model and sparse representation</w:t>
+                <w:t xml:space="preserve">Filtrage attentionnel des points caractéristiques SIFT pour la reconnaissance de cibles radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
@@ -5218,106 +5240,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDAW ’16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1 ère édition des journées SIGnal, image, Multimédia et Applications (SIGMA), Fès-Maroc, 21-22 Décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Fès, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3010089.3010134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01406133v1</w:t>
+                <w:t xml:space="preserve">hal-02560988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISUAL SALIENT SIFT KEYPOINTS DESCRIPTORS FOR AUTOMATIC TARGET RECOGNITION</w:t>
+                <w:t xml:space="preserve">A non-Gaussian statistical modeling of SIFT and DT-CWT for radar target recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
@@ -5335,293 +5348,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUVIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">AICCSA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Agadir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406143v1</w:t>
+                <w:t xml:space="preserve">hal-01406126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage attentionnel des points caractéristiques SIFT pour la reconnaissance de cibles radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Karine</w:t>
+                <w:t xml:space="preserve">Integration of Passive and Active Microwave Remote Sensing to Estimate Water Quality Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muntadher A. Shareef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 ère édition des journées SIGnal, image, Multimédia et Applications (SIGMA), Fès-Maroc, 21-22 Décembre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Fès, Morocco</w:t>
+              <w:t xml:space="preserve">IEEE Radar conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Phidalphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560988v1</w:t>
+                <w:t xml:space="preserve">hal-01326531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation optique pour l’identification de cibles radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction d'images ISAR par Décomposition Modale Empirique et Représentation Temps-Fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hadj Bay Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117760v1</w:t>
+                <w:t xml:space="preserve">hal-01241499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISAR Image formation with a combined Empirical Mode Decomposition and Time-Frequency Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hadj Bay Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5636,394 +5662,368 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1366-1370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'images ISAR par Décomposition Modale Empirique et Représentation Temps-Fréquence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+                <w:t xml:space="preserve">Modélisation et réalisation d’un système de reconnaissance de cibles radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">* Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée URAC 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241499v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et réalisation d’un système de reconnaissance de cibles radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Karine</w:t>
+                <w:t xml:space="preserve">A Column Generation Approach for Coordination and Control of Multiple UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">* Mohammed El Hassouni</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée URAC 2016 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">6th International Conference on Modeling, Simulation and Optimization of Complex Processes - HPSCH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406141v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Column Generation Approach for Coordination and Control of Multiple UAVs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrélation optique pour l’identification de cibles radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Modeling, Simulation and Optimization of Complex Processes - HPSCH 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">EGC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131976v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Radar images by combining watershed and Fisher techniques for target classification</w:t>
               </w:r>
@@ -6143,51 +6143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de génération de colonnes pour la planification des capteurs dans un processus de collecte d'informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Manh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6245,753 +6245,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of radar images using a combined watershed and Fisher techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bannour Belkhaoui</w:t>
+                <w:t xml:space="preserve">Multi-objective constraint satisfaction and sequential control for solving the sensors management of the intelligence process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Manh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.S. Bouhlel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th EURO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843170v1</w:t>
+                <w:t xml:space="preserve">hal-00803445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE CONRIBUTION OF FUSION TECHNIQUES IN THE RECOGNITION SYSTEMS OF RADAR TARGETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Jdey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Dhibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radar 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective constraint satisfaction and sequential control for solving the sensors management of the intelligence process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dambreville</w:t>
+                <w:t xml:space="preserve">Segmentation of radar images using a combined watershed and Fisher techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bannour Belkhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th EURO Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SETIT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803445v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar and Log-polar Image for recognition Targets</w:t>
+                <w:t xml:space="preserve">Using ISAR images for aircraft recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience And Remote Sensing Symposium, IGARSS, address = Honolulu, Hawaii, year = 2010, month = July, pdf = 0, nat = 0, keyword = signal processing,</w:t>
+              <w:t xml:space="preserve">SET-160 Symposium on "NCI/ATR in Air-Ground and Maritime Applications based on Radar and Acoustics", address = Greece, year = 2010, month = october, pdf = 0, nat = 0, keyword = signal processing,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518512v1</w:t>
+                <w:t xml:space="preserve">hal-00518511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ISAR images for aircraft recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de la SER d'une cible complexe par maillage en parallélépipèdes Based on ISAR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SET-160 Symposium on "NCI/ATR in Air-Ground and Maritime Applications based on Radar and Acoustics", address = Greece, year = 2010, month = october, pdf = 0, nat = 0, keyword = signal processing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">MajecSTIC (MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518511v1</w:t>
+                <w:t xml:space="preserve">hal-00518525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la SER d'une cible complexe par maillage en parallélépipèdes Based on ISAR Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Bennani</w:t>
+                <w:t xml:space="preserve">Pose Estimation for ISAR image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mn Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Holtzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC (MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience And Remote Sensing Symposium, IGARSS, address = Honolulu, Hawaii, year = 2010, month = July, pdf = 0, nat = 0, keyword = signal processing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518525v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pose Estimation for ISAR image Classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polar and Log-polar Image for recognition Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Holtzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience And Remote Sensing Symposium, IGARSS, address = Honolulu, Hawaii, year = 2010, month = July, pdf = 0, nat = 0, keyword = signal processing,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518513v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système Automatique de reconnaissance de cibles radar : Problématique de l`extraction de la forme</w:t>
               </w:r>
@@ -7003,51 +7003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7124,51 +7124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7213,407 +7213,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de cibles radar par classification hiérarchique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic recognition of ISAR Images: Target shapes features extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mn Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIGRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Brest, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Information &amp; Communication Technologies: from Theory to Applications, address = Damascus, Syria, year = 2008, month = 7-11 April, nat = 0, pdf = 1, keyword = FAD,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518599v1</w:t>
+                <w:t xml:space="preserve">hal-00518590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic recognition of ISAR Images: Target shapes features extraction</w:t>
+                <w:t xml:space="preserve">ISAR data dynamics: target shapes features extraction for the design of isar retrieval system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Information &amp; Communication Technologies: from Theory to Applications, address = Damascus, Syria, year = 2008, month = 7-11 April, nat = 0, pdf = 1, keyword = FAD,</w:t>
+              <w:t xml:space="preserve">7th european conference on synthetic aperture radar, EUSAR, address = Graf-Zeppelin-haus, Friedrichshafen, Germany, year = 2008, month = 2-5 June, nat = 0, pdf = 1, keyword = FAD,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518590v1</w:t>
+                <w:t xml:space="preserve">hal-00518578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISAR data dynamics: target shapes features extraction for the design of isar retrieval system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance de cibles radar par classification hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th european conference on synthetic aperture radar, EUSAR, address = Graf-Zeppelin-haus, Friedrichshafen, Germany, year = 2008, month = 2-5 June, nat = 0, pdf = 1, keyword = FAD,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">SCIGRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Brest, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518578v1</w:t>
+                <w:t xml:space="preserve">hal-00518599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Watersheds segmentation on ISAR image for automatic target recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7664,51 +7664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparationdes données Radar pour la reconnaissance/identification de cibles aériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7759,51 +7759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des images ISAR pour la reconnaissance des cibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7854,51 +7854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information system for automatic target recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7949,51 +7949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar mapping for classification of aircraft target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8025,325 +8025,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d`information pour l`aide à la décision : Application à la reconnaissance/identification de cibles radar</w:t>
+                <w:t xml:space="preserve">Multi-level in radar automatic target recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouille de Données Complexes dans un Processus d`Extraction des Connaissances, Extraction et Gestion des Connaissances (EGC), pages = 89-92, address = Paris, France, year = 2005, month = 18 January, pdf = 1, nat = 1, keyword = FAD,</w:t>
+              <w:t xml:space="preserve">European Conference on Propagation and Systems, address = Brest, France, year = 2005, month = 15-18 March, pdf = 1, nat = 0, keyword = FAD,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518766v1</w:t>
+                <w:t xml:space="preserve">hal-00518753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de traitement de données radar pour la reconnaissance/identification de cibles aériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC), pages = 481, address = Paris, France, year = 2005, month = 19-21 January, pdf = 1, nat = 1, keyword = FAD,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level in radar automatic target recognition</w:t>
+                <w:t xml:space="preserve">Système d`information pour l`aide à la décision : Application à la reconnaissance/identification de cibles radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Propagation and Systems, address = Brest, France, year = 2005, month = 15-18 March, pdf = 1, nat = 0, keyword = FAD,</w:t>
+              <w:t xml:space="preserve">Atelier Fouille de Données Complexes dans un Processus d`Extraction des Connaissances, Extraction et Gestion des Connaissances (EGC), pages = 89-92, address = Paris, France, year = 2005, month = 18 January, pdf = 1, nat = 1, keyword = FAD,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518753v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8548,51 +8548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Column Generation Based Label Correcting Approach for the Sensor Management in an Information Collection Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Manh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8838,51 +8838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marii Zayani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Toumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalfallah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a18080519" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950695v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guardia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3539589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24247954" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04336210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Cheikh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Aitahcene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Hammoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5455/jjcit.71-1693063991" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Karine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106633" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01832180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hassouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060843" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2766225" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntadher A. Shareef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2014.050624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belkhaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfallah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00777095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jdey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Dhibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Bouhlel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00738796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hoeltzener" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.01.049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Saidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Tachet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993632" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP62566.2024.10638905" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fauvel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04564715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chauvel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501561" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420981v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Teissier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radar58436.2024.10994100" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04680807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bonnafont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheikh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mimoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitahcene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP62566.2024.10638892" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10994154" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04184121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Khenchaf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04184075v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Seco-Granados" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A L&#243;pez-Salcedo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04291080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03758718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP55956.2022.9805965" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03109596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tartivel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434631v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dambreville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_108" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Riahi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231528" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01832187v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zaied" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364502" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01809365v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364500" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01833431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518668" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01759350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01670756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075610" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01657530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075558" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01698543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Housseini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAT.2017.7889171" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653416v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3010089.3010136" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653378v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523149" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01326380v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntadher Shareef" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2016.7485127" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406133v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3010089.3010134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117760v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Bay Ahmed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241499v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406141v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01131976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bannour Belkhaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Bouhlel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Manh Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843170v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481948" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00746854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00803445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518512v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bennani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518513v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holtzener" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518599v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518578v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518620v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518697v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518767v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518753v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160846v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesieur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guardia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Le Caillec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia23.icube.unistra.fr/conferences/apia/index.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00293-4_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marii Zayani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Toumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalfallah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a18080519" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950695v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guardia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3539589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24247954" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04336210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Cheikh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Aitahcene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Hammoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5455/jjcit.71-1693063991" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Karine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106633" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01832180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hassouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060843" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2766225" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntadher A. Shareef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2014.050624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belkhaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfallah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00738796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hoeltzener" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.01.049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00777095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jdey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Dhibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Bouhlel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Saidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP62566.2024.10638905" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fauvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Teissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radar58436.2024.10994100" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04564715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chauvel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501561" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04680807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bonnafont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10994154" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheikh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mimoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitahcene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP62566.2024.10638892" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Tachet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993632" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04184121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Khenchaf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04291080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04184075v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Seco-Granados" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A L&#243;pez-Salcedo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320593v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03758718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP55956.2022.9805965" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dambreville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03109596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tartivel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Riahi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231528" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01809365v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364500" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01833431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518668" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01759350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01832187v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zaied" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364502" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01670756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075610" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01657530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075558" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01698543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Housseini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAT.2017.7889171" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3010089.3010136" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523149" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01326380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntadher Shareef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2016.7485127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406133v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3010089.3010134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Bay Ahmed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241477v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406141v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01131976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117760v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bannour Belkhaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Bouhlel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Manh Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00803445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00746854v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843170v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481948" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bennani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518513v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holtzener" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518590v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518578v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518620v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518697v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518767v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518766v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160846v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesieur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guardia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Le Caillec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia23.icube.unistra.fr/conferences/apia/index.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00293-4_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>