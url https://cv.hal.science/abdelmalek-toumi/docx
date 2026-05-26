--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1118,295 +1118,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A retrieval system from inverse synthetic aperture radar images: Application to radar target recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Fusion System for Radar Target Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Jdey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Dhibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Applications &amp; Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (3), pp.136-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738796v1</w:t>
+                <w:t xml:space="preserve">hal-00777095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Fusion System for Radar Target Recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A retrieval system from inverse synthetic aperture radar images: Application to radar target recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Dhibi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.S Bouhlel</w:t>
+                <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications &amp; Information Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 196 (1), pp.73-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.01.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777095v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval System From ISAR Images: Application to Radar Targets Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1496,51 +1496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOCOMP Journal of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1578,51 +1578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical segmentation on ISAR image for target recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1673,51 +1673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements des signaux radar pour la reconnaissance/identification de cibles aériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1781,1303 +1781,1303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative performances of CNN models for SAR Targets classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of Radar Pulses Modulation Laws via Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Tachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Comblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 7th International Conference on Advanced Technologies, Signal and Image Processing (ATSIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ATSIP62566.2024.10638905⟩</w:t>
+              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805277v1</w:t>
+                <w:t xml:space="preserve">hal-05421017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change Detection in Polarimetric and Multilook SAR imagery using Stochastic Distance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+                <w:t xml:space="preserve">A Deep Split-Step Wavelet Model for the Long-Range Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INTERNATIONAL CONFERENCE RADAR 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813386v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Multichannel Scanning Strategies for Electronic Support Using Multi-Armed Bandits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative performances of CNN models for SAR Targets classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Comblet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/radar58436.2024.10994100⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 7th International Conference on Advanced Technologies, Signal and Image Processing (ATSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Sousse, Tunisia. pp.122-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP62566.2024.10638905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420981v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Split-Step Wavelet Model for the Long-Range Propagation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chauvel</w:t>
+                <w:t xml:space="preserve">Adaptive Multichannel Scanning Strategies for Electronic Support Using Multi-Armed Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Comblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501561⟩</w:t>
+              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/radar58436.2024.10994100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564715v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-embedded machine learning method for the prediction of long-range electromagnetic field propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Bonnafont</w:t>
+                <w:t xml:space="preserve">Change Detection in Polarimetric and Multilook SAR imagery using Stochastic Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Antennas and Electromagnetic Systems, AES 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">IEEE INTERNATIONAL CONFERENCE RADAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680807v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex-oriented Metaheuristic for Radar Lobe Detection in Electronic Warfare Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Lesieur</w:t>
+                <w:t xml:space="preserve">Physics-embedded machine learning method for the prediction of long-range electromagnetic field propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bonnafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADAR 2024: International Radar Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Antennas and Electromagnetic Systems, AES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10994154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05070422v1</w:t>
+                <w:t xml:space="preserve">hal-04680807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Deep learning architectures using Fusion Rules for Target Recognition in SAR images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Aitahcene</w:t>
+                <w:t xml:space="preserve">Vertex-oriented Metaheuristic for Radar Lobe Detection in Electronic Warfare Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Advanced Technologies, Signal and Image Processing (ATSIP 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ATSIP62566.2024.10638892⟩</w:t>
+              <w:t xml:space="preserve">RADAR 2024: International Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10994154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421129v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Radar Pulses Modulation Laws via Convolutional Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Deep learning architectures using Fusion Rules for Target Recognition in SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Tachet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Comblet</w:t>
+                <w:t xml:space="preserve">R. Aitahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Rennes, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">7th International Conference on Advanced Technologies, Signal and Image Processing (ATSIP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Sousse, Tunisia. pp.206-211, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP62566.2024.10638892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421017v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIAMESE NEURAL NETWORK FOR AUTOMATIC TARGET RECOGNITION USING SYNTHETIC APERTURE RADAR</w:t>
+                <w:t xml:space="preserve">Machine Learning Assessment of Anti-Spoofing Techniques for GNSS Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Khenchaf</w:t>
+                <w:t xml:space="preserve">Gabriel Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Seco-Granados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A López-Salcedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS), Jun 2023, Pasadena, California, United States</w:t>
+              <w:t xml:space="preserve">Work-in-Progress in Hardware and Software for Location Computation, WIHAL 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Castellon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184121v1</w:t>
+                <w:t xml:space="preserve">hal-04184075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage machine pour la propagation troposphérique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un réseau hybride CNN-LSTM pour la classification de navires à partir d'une base frugale des images SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études Propagation Radioélectrique 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">GRETSI - Groupe de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291080v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Assessment of Anti-Spoofing Techniques for GNSS Receivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Marchand</w:t>
+                <w:t xml:space="preserve">SIAMESE NEURAL NETWORK FOR AUTOMATIC TARGET RECOGNITION USING SYNTHETIC APERTURE RADAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José A López-Salcedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work-in-Progress in Hardware and Software for Location Computation, WIHAL 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Castellon, Spain</w:t>
+              <w:t xml:space="preserve">The International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS), Jun 2023, Pasadena, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184075v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau hybride CNN-LSTM pour la classification de navires à partir d'une base frugale des images SAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage machine pour la propagation troposphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI - Groupe de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées d’études Propagation Radioélectrique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320593v1</w:t>
+                <w:t xml:space="preserve">hal-04291080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal learning strategy on CNN architectures for targets classification</w:t>
               </w:r>
@@ -3161,265 +3161,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Problem of Coordination and Control of Multiple UAVs by Using the Column Generation Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer learning on CNN architectures for ship classification on SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Manh Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+                <w:t xml:space="preserve">Antoine Tartivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Global Optimization, WCGO 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sea Tech Week - Session Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434631v1</w:t>
+                <w:t xml:space="preserve">hal-03109596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer learning on CNN architectures for ship classification on SAR images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving the Problem of Coordination and Control of Multiple UAVs by Using the Column Generation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Manh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tartivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea Tech Week - Session Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th World Congress on Global Optimization, WCGO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Metz, France. pp.1097-1108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21803-4_108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109596v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target recognition from ISAR image using polar mapping and shape matrix</w:t>
               </w:r>
@@ -3503,447 +3503,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar Target Recognition using Time-Frequency Analysis and Polar Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+                <w:t xml:space="preserve">Target classification using convolutional deep learning and auto-encoder models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Zaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advanced Technologies For Signal and Image Processing (ATSIP'2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364500⟩</w:t>
+              <w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sousse, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809365v1</w:t>
+                <w:t xml:space="preserve">hal-01832187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Target Recognition using Copula Joint Statistical Model and Sparse Representation Based Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Karine</w:t>
+                <w:t xml:space="preserve">Radar Target Recognition using Time-Frequency Analysis and Polar Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018, International Geoscience and Remote Sensing Symposium 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Advanced Technologies For Signal and Image Processing (ATSIP'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sousse, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518668⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01833431v1</w:t>
+                <w:t xml:space="preserve">hal-01809365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target Recognition in ISAR Images based on Relative Phases of Complex Wavelet Coefficients and Sparse Classification</w:t>
+                <w:t xml:space="preserve">Aircraft Target Recognition using Copula Joint Statistical Model and Sparse Representation Based Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hassouni</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP'2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2018, International Geoscience and Remote Sensing Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society, Jun 2018, Valencia, Spain. pp.3635-3638, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759350v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target classification using convolutional deep learning and auto-encoder models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Zaied</w:t>
+                <w:t xml:space="preserve">Target Recognition in ISAR Images based on Relative Phases of Complex Wavelet Coefficients and Sparse Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATMS Advanced Technologies For Medicine and Signals, Mar 2018, Sousse, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01832187v1</w:t>
+                <w:t xml:space="preserve">hal-01759350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative measures in ISAR image formation based on Time-Frequency Representations</w:t>
               </w:r>
@@ -4027,269 +4027,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliency Attention and SIFT Keypoints Combination for Automatic Target Recognition on MSTAR dataset</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aircrafts Recognition using Convolutional Neurons Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Housseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advanced Technologies for Signal and Image Processing - ATSIP’2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Radar Systems, RADAR’17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Belfast, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657530v1</w:t>
+                <w:t xml:space="preserve">hal-01698543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircrafts Recognition using Convolutional Neurons Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saliency Attention and SIFT Keypoints Combination for Automatic Target Recognition on MSTAR dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Radar Systems, RADAR’17</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Advanced Technologies for Signal and Image Processing - ATSIP’2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, fez Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP.2017.8075558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698543v1</w:t>
+                <w:t xml:space="preserve">hal-01657530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning for Target recognition from SAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Housseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4451,778 +4451,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic and massively concurrent computation of belief combination rules – a MapReduce approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non-Gaussian statistical modeling of SIFT and DT-CWT for radar target recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dambreville</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDAW'16</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AICCSA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Agadir, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653416v1</w:t>
+                <w:t xml:space="preserve">hal-01406126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Of Water Quality Parameters Using Active And Passive Microwave Remote Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of Passive and Active Microwave Remote Sensing to Estimate Water Quality Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muntadher A. Shareef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muntadher A. Shareef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATSIP 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Radar conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Phidalphie, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653378v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISAR imaging Based on the Empirical Mode Decomposition Time-Frequency Representation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Comblet</w:t>
+                <w:t xml:space="preserve">Integration of passive and active microwave remote sensing to estimate water quality parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muntadher Shareef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Symposium 2016 (IRS2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Radar Conference (RadarConf16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Philadelphie, PA, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2016.7485127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326380v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target Recognition using IFFT and MUSIC ISAR images</w:t>
+                <w:t xml:space="preserve">Generic and massively concurrent computation of belief combination rules – a MapReduce approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATSIP 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BDAW'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Blagoevgrad, Bulgaria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3010089.3010136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653367v1</w:t>
+                <w:t xml:space="preserve">hal-01653416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of passive and active microwave remote sensing to estimate water quality parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muntadher Shareef</w:t>
+                <w:t xml:space="preserve">Target Recognition using IFFT and MUSIC ISAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Radar Conference (RadarConf16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ATSIP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422067v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISUAL SALIENT SIFT KEYPOINTS DESCRIPTORS FOR AUTOMATIC TARGET RECOGNITION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating Of Water Quality Parameters Using Active And Passive Microwave Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muntadher A. Shareef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUVIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATSIP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP.2016.7523149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406143v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft recognition using a statistical model and sparse representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Karine</w:t>
+                <w:t xml:space="preserve">ISAR imaging Based on the Empirical Mode Decomposition Time-Frequency Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Comblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDAW ’16</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Radar Symposium 2016 (IRS2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406133v1</w:t>
+                <w:t xml:space="preserve">hal-01326380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage attentionnel des points caractéristiques SIFT pour la reconnaissance de cibles radar</w:t>
+                <w:t xml:space="preserve">VISUAL SALIENT SIFT KEYPOINTS DESCRIPTORS FOR AUTOMATIC TARGET RECOGNITION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
@@ -5240,97 +5218,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 ère édition des journées SIGnal, image, Multimédia et Applications (SIGMA), Fès-Maroc, 21-22 Décembre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Fès, Morocco</w:t>
+              <w:t xml:space="preserve">EUVIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560988v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-Gaussian statistical modeling of SIFT and DT-CWT for radar target recognition</w:t>
+                <w:t xml:space="preserve">Aircraft recognition using a statistical model and sparse representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
@@ -5348,967 +5326,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BDAW ’16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Blagoevgrad, Bulgaria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3010089.3010134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406126v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Passive and Active Microwave Remote Sensing to Estimate Water Quality Parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muntadher A. Shareef</w:t>
+                <w:t xml:space="preserve">Filtrage attentionnel des points caractéristiques SIFT pour la reconnaissance de cibles radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radar conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Phidalphie, United States</w:t>
+              <w:t xml:space="preserve">1 ère édition des journées SIGnal, image, Multimédia et Applications (SIGMA), Fès-Maroc, 21-22 Décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326531v1</w:t>
+                <w:t xml:space="preserve">hal-02560988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'images ISAR par Décomposition Modale Empirique et Représentation Temps-Fréquence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrélation optique pour l’identification de cibles radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">EGC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241499v1</w:t>
+                <w:t xml:space="preserve">hal-01117760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISAR Image formation with a combined Empirical Mode Decomposition and Time-Frequency Representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Construction d'images ISAR par Décomposition Modale Empirique et Représentation Temps-Fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hadj Bay Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1366-1370</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241477v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et réalisation d’un système de reconnaissance de cibles radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Karine</w:t>
+                <w:t xml:space="preserve">ISAR Image formation with a combined Empirical Mode Decomposition and Time-Frequency Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hadj Bay Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée URAC 2016 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1366-1370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406141v1</w:t>
+                <w:t xml:space="preserve">hal-01241477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Column Generation Approach for Coordination and Control of Multiple UAVs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dambreville</w:t>
+                <w:t xml:space="preserve">Modélisation et réalisation d’un système de reconnaissance de cibles radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">* Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Modeling, Simulation and Optimization of Complex Processes - HPSCH 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Journée URAC 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131976v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation optique pour l’identification de cibles radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Column Generation Approach for Coordination and Control of Multiple UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">6th International Conference on Modeling, Simulation and Optimization of Complex Processes - HPSCH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117760v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of Radar images by combining watershed and Fisher techniques for target classification</w:t>
+                <w:t xml:space="preserve">Une méthode de génération de colonnes pour la planification des capteurs dans un processus de collecte d'informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bannour Belkhaoui</w:t>
+                <w:t xml:space="preserve">Duc-Manh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Khalfallah</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.S. Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODIT'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Conférence ROADEF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843331v1</w:t>
+                <w:t xml:space="preserve">hal-00802721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de génération de colonnes pour la planification des capteurs dans un processus de collecte d'informations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation of Radar images by combining watershed and Fisher techniques for target classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bannour Belkhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc-Manh Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+                <w:t xml:space="preserve">M.S. Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ROADEF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France. 2 p</w:t>
+              <w:t xml:space="preserve">CODIT'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802721v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective constraint satisfaction and sequential control for solving the sensors management of the intelligence process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Manh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6372,77 +6372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE CONRIBUTION OF FUSION TECHNIQUES IN THE RECOGNITION SYSTEMS OF RADAR TARGETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Jdey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Dhibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6480,51 +6480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of radar images using a combined watershed and Fisher techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bannour Belkhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6532,51 +6532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETIT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6604,394 +6604,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ISAR images for aircraft recognition</w:t>
+                <w:t xml:space="preserve">Polar and Log-polar Image for recognition Targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SET-160 Symposium on "NCI/ATR in Air-Ground and Maritime Applications based on Radar and Acoustics", address = Greece, year = 2010, month = october, pdf = 0, nat = 0, keyword = signal processing,</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience And Remote Sensing Symposium, IGARSS, address = Honolulu, Hawaii, year = 2010, month = July, pdf = 0, nat = 0, keyword = signal processing,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518511v1</w:t>
+                <w:t xml:space="preserve">hal-00518512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la SER d'une cible complexe par maillage en parallélépipèdes Based on ISAR Images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using ISAR images for aircraft recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC (MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">SET-160 Symposium on "NCI/ATR in Air-Ground and Maritime Applications based on Radar and Acoustics", address = Greece, year = 2010, month = october, pdf = 0, nat = 0, keyword = signal processing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518525v1</w:t>
+                <w:t xml:space="preserve">hal-00518511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pose Estimation for ISAR image Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mn Saidi</w:t>
+                <w:t xml:space="preserve">Estimation de la SER d'une cible complexe par maillage en parallélépipèdes Based on ISAR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Holtzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience And Remote Sensing Symposium, IGARSS, address = Honolulu, Hawaii, year = 2010, month = July, pdf = 0, nat = 0, keyword = signal processing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">MajecSTIC (MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518513v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar and Log-polar Image for recognition Targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pose Estimation for ISAR image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mn Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Holtzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience And Remote Sensing Symposium, IGARSS, address = Honolulu, Hawaii, year = 2010, month = July, pdf = 0, nat = 0, keyword = signal processing,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518512v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système Automatique de reconnaissance de cibles radar : Problématique de l`extraction de la forme</w:t>
               </w:r>
@@ -7003,51 +7003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7124,51 +7124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7213,407 +7213,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic recognition of ISAR Images: Target shapes features extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance de cibles radar par classification hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Information &amp; Communication Technologies: from Theory to Applications, address = Damascus, Syria, year = 2008, month = 7-11 April, nat = 0, pdf = 1, keyword = FAD,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">SCIGRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Brest, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518590v1</w:t>
+                <w:t xml:space="preserve">hal-00518599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISAR data dynamics: target shapes features extraction for the design of isar retrieval system</w:t>
+                <w:t xml:space="preserve">Automatic recognition of ISAR Images: Target shapes features extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th european conference on synthetic aperture radar, EUSAR, address = Graf-Zeppelin-haus, Friedrichshafen, Germany, year = 2008, month = 2-5 June, nat = 0, pdf = 1, keyword = FAD,</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Information &amp; Communication Technologies: from Theory to Applications, address = Damascus, Syria, year = 2008, month = 7-11 April, nat = 0, pdf = 1, keyword = FAD,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518578v1</w:t>
+                <w:t xml:space="preserve">hal-00518590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de cibles radar par classification hiérarchique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ISAR data dynamics: target shapes features extraction for the design of isar retrieval system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mn Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIGRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Brest, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">7th european conference on synthetic aperture radar, EUSAR, address = Graf-Zeppelin-haus, Friedrichshafen, Germany, year = 2008, month = 2-5 June, nat = 0, pdf = 1, keyword = FAD,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518599v1</w:t>
+                <w:t xml:space="preserve">hal-00518578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Watersheds segmentation on ISAR image for automatic target recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7664,51 +7664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparationdes données Radar pour la reconnaissance/identification de cibles aériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7759,51 +7759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des images ISAR pour la reconnaissance des cibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7854,51 +7854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information system for automatic target recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7949,51 +7949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar mapping for classification of aircraft target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8025,325 +8025,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level in radar automatic target recognition</w:t>
+                <w:t xml:space="preserve">Processus de traitement de données radar pour la reconnaissance/identification de cibles aériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Propagation and Systems, address = Brest, France, year = 2005, month = 15-18 March, pdf = 1, nat = 0, keyword = FAD,</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC), pages = 481, address = Paris, France, year = 2005, month = 19-21 January, pdf = 1, nat = 1, keyword = FAD,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518753v1</w:t>
+                <w:t xml:space="preserve">hal-00518767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de traitement de données radar pour la reconnaissance/identification de cibles aériennes</w:t>
+                <w:t xml:space="preserve">Système d`information pour l`aide à la décision : Application à la reconnaissance/identification de cibles radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC), pages = 481, address = Paris, France, year = 2005, month = 19-21 January, pdf = 1, nat = 1, keyword = FAD,</w:t>
+              <w:t xml:space="preserve">Atelier Fouille de Données Complexes dans un Processus d`Extraction des Connaissances, Extraction et Gestion des Connaissances (EGC), pages = 89-92, address = Paris, France, year = 2005, month = 18 January, pdf = 1, nat = 1, keyword = FAD,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518767v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d`information pour l`aide à la décision : Application à la reconnaissance/identification de cibles radar</w:t>
+                <w:t xml:space="preserve">Multi-level in radar automatic target recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hoeltzener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouille de Données Complexes dans un Processus d`Extraction des Connaissances, Extraction et Gestion des Connaissances (EGC), pages = 89-92, address = Paris, France, year = 2005, month = 18 January, pdf = 1, nat = 1, keyword = FAD,</w:t>
+              <w:t xml:space="preserve">European Conference on Propagation and Systems, address = Brest, France, year = 2005, month = 15-18 March, pdf = 1, nat = 0, keyword = FAD,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518766v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8535,64 +8535,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Column Generation Based Label Correcting Approach for the Sensor Management in an Information Collection Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Manh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8838,51 +8838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marii Zayani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Toumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalfallah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a18080519" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950695v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guardia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3539589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24247954" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04336210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Cheikh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Aitahcene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Hammoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5455/jjcit.71-1693063991" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Karine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106633" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01832180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hassouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060843" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2766225" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntadher A. Shareef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2014.050624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belkhaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfallah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00738796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hoeltzener" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.01.049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00777095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jdey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Dhibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Bouhlel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Saidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP62566.2024.10638905" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fauvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Teissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radar58436.2024.10994100" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04564715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chauvel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501561" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04680807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bonnafont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10994154" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheikh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mimoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitahcene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP62566.2024.10638892" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Tachet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993632" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04184121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Khenchaf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04291080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04184075v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Seco-Granados" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A L&#243;pez-Salcedo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320593v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03758718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP55956.2022.9805965" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dambreville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03109596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tartivel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Riahi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231528" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01809365v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364500" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01833431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518668" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01759350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01832187v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zaied" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364502" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01670756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075610" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01657530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075558" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01698543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Housseini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAT.2017.7889171" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3010089.3010136" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523149" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01326380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntadher Shareef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2016.7485127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406133v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3010089.3010134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Bay Ahmed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241477v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406141v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01131976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117760v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bannour Belkhaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Bouhlel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Manh Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00803445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00746854v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843170v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481948" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bennani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518513v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holtzener" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518590v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518578v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518620v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518697v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518767v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518766v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160846v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesieur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guardia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Le Caillec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia23.icube.unistra.fr/conferences/apia/index.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00293-4_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marii Zayani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Toumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalfallah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a18080519" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950695v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guardia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3539589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24247954" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04336210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Cheikh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Aitahcene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Hammoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5455/jjcit.71-1693063991" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Karine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106633" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01832180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hassouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060843" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2766225" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntadher A. Shareef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2014.050624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belkhaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfallah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00777095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jdey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Dhibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Bouhlel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00738796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hoeltzener" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.01.049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Saidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Tachet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993632" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04564715v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chauvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501561" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP62566.2024.10638905" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Teissier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radar58436.2024.10994100" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fauvel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04680807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bonnafont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10994154" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421129v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheikh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mimoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitahcene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP62566.2024.10638892" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04184075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Seco-Granados" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A L&#243;pez-Salcedo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04184121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Khenchaf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04291080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03758718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP55956.2022.9805965" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03109596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tartivel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434631v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dambreville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_108" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Riahi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231528" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01832187v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zaied" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364502" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01809365v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364500" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01833431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518668" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01759350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01670756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075610" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01698543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Housseini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01657530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075558" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAT.2017.7889171" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326531v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntadher Shareef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2016.7485127" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3010089.3010136" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523149" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01326380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3010089.3010134" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117760v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Bay Ahmed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406141v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01131976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Manh Nguyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843331v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bannour Belkhaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Bouhlel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00803445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00746854v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843170v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481948" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518512v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bennani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518513v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holtzener" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518599v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518578v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518620v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518697v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518766v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518753v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160846v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesieur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guardia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Le Caillec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia23.icube.unistra.fr/conferences/apia/index.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00293-4_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>