--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -625,551 +625,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of partial differential equations in structural mechanics theory through k-space analysis and design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brion</w:t>
+                <w:t xml:space="preserve">Wavenumber identification of 1D complex structures using Algebraic Wavenumber Identification (AWI) technique under complex conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fossat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 304 (part 2), pp.116297. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 548, pp.117524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830418v1</w:t>
+                <w:t xml:space="preserve">hal-04136713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavenumber identification of 1D complex structures using Algebraic Wavenumber Identification (AWI) technique under complex conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuefeng Li</w:t>
+                <w:t xml:space="preserve">Identification of partial differential equations in structural mechanics theory through k-space analysis and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 548, pp.117524. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 304 (part 2), pp.116297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136713v1</w:t>
+                <w:t xml:space="preserve">hal-03830418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Machine Learning Methods Applied to Structural Dynamics and Vibroacoustic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of wave propagation in complex composite structures (CCS) using a robust inverse analysis method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Zaparoli Cunha</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+                <w:t xml:space="preserve">Mohamed Najib Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110535⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 325, pp.117612 (14). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563614v3</w:t>
+                <w:t xml:space="preserve">hal-04451998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of wave propagation in complex composite structures (CCS) using a robust inverse analysis method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuefeng Li</w:t>
+                <w:t xml:space="preserve">A Review of Machine Learning Methods Applied to Structural Dynamics and Vibroacoustic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Zaparoli Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Malek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Najib Ichchou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+                <w:t xml:space="preserve">Stéphane Foulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 325, pp.117612 (14). </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 200, pp.110535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451998v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563614v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-mode propagation and diffusion analysis using the three-dimensional second strain gradient elasticity</w:t>
               </w:r>
@@ -1266,1036 +1266,1036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed formulation of a stationary seawater intrusion problem in confined aquifers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Najib</w:t>
+                <w:t xml:space="preserve">On Machine Learning-Driven Surrogates for Sound Transmission Loss Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Zaparoli Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11075-022-01277-z⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app122110727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694161v1</w:t>
+                <w:t xml:space="preserve">hal-03639282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Machine Learning-Driven Surrogates for Sound Transmission Loss Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Zaparoli Cunha</w:t>
+                <w:t xml:space="preserve">Investigation of the nonlinear hyper-viscoelastic behavior of elastomers at finite strain: implementation and numerical validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makrem Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app122110727⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137 (5), pp.536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02757-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639282v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the nonlinear hyper-viscoelastic behavior of elastomers at finite strain: implementation and numerical validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Makrem Arfaoui</w:t>
+                <w:t xml:space="preserve">Two-dimensional periodic structures modeling based on second strain gradient elasticity for a beam grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02757-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 222, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694147v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional periodic structures modeling based on second strain gradient elasticity for a beam grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bo Yang</w:t>
+                <w:t xml:space="preserve">Mixed formulation of a stationary seawater intrusion problem in confined aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farhloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Medarhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 222, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11075-022-01277-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622173v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack damage identification of a thick composite sandwich structure based on Gaussian Processes classification</w:t>
+                <w:t xml:space="preserve">Wave transmission and reflection analysis through complex media based on the second strain gradient theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeyu Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
+                <w:t xml:space="preserve">Guang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112825⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.104326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136015v1</w:t>
+                <w:t xml:space="preserve">hal-03242745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave transmission and reflection analysis through complex media based on the second strain gradient theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the vibration of risers considering coupled longitudinal and transversal displacements and a new numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kawano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guang Zhu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Droz</w:t>
+                <w:t xml:space="preserve">Celso Morooka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 90, pp.104326. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 222, pp.108575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.108575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242745v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the vibration of risers considering coupled longitudinal and transversal displacements and a new numerical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kawano</w:t>
+                <w:t xml:space="preserve">Dynamic analysis of second strain gradient elasticity through a wave finite element approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celso Morooka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.108575⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 263, pp.113425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136005v1</w:t>
+                <w:t xml:space="preserve">hal-03160114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic analysis of second strain gradient elasticity through a wave finite element approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Droz</w:t>
+                <w:t xml:space="preserve">Crack damage identification of a thick composite sandwich structure based on Gaussian Processes classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 263, pp.113425. </w:t>
+              <w:t xml:space="preserve">, 2021, 255, pp.112825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160114v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound radiation analysis with an enriched Timoshenko beam model based on second strain gradient theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2485,64 +2485,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the source function for a seawater intrusion problem in unconfined aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Medarhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2736,51 +2736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation analysis for a second strain gradient rod theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2853,51 +2853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability evaluation of continuous beam structures using data concerning the displacement of points in a small region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kawano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2905,90 +2905,102 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 180, pp.379-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.11.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability modeling and prediction of passive controlled structures through Random Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weizhen. You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2996,159 +3008,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaopin Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 241, pp.01023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201824101023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Propagation Feature in Two-Dimensional Periodic Beam Lattices with Local Resonance by Numerical Method and Analytical Homogenization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3157,3138 +3169,3174 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (04), pp.1850042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S1758825118500424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nonlinear viscoelastic behavior of rubber-like materials: Constitutive description and identification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jalel Benabdallah</w:t>
+                <w:t xml:space="preserve">Investigation of dynamics of discrete framed structures by a numerical wave-based method and an analytical homogenization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changwei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangkun Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Malek Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2017.06.032⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.66-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cja.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444061v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of dynamics of discrete framed structures by a numerical wave-based method and an analytical homogenization approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dual-mixed finite element method for quasi-Newtonian flows whose viscosity obeys a power law or the Carreau law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Zine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cja.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.83 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2016.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070190v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-mixed finite element method for quasi-Newtonian flows whose viscosity obeys a power law or the Carreau law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Farhloul</w:t>
+                <w:t xml:space="preserve">An energy gap functional: Cavity identification in linear elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ben Abda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Jaïem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2016.09.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jiip-2016-0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715982v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy gap functional: Cavity identification in linear elasticity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sinda Khalfallah</w:t>
+                <w:t xml:space="preserve">On the nonlinear viscoelastic behavior of rubber-like materials: Constitutive description and identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makrem Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Benabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jiip-2016-0067⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.437-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2017.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715983v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of a sound absorption model with correlated inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 394, pp.75-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scale Homogenization of Transversal Waves in Periodic Composite Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangkun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changwei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Malek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 09 (03), pp.1750039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S1758825117500399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence and regularity of solutions for Stokes systems with non-smooth boundary data in a polyhedron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Adjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A POSTERIORI ERROR ESTIMATION FOR A DUAL MIXED FINITE ELEMENT METHOD FOR QUASI--NEWTONIAN FLOWS WHOSE VISCOSITY OBEYS A POWER LAW OR CARREAU LAW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Apllied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12732/ijam.v30i5.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Finite Element Formulation of the Acoustic Transmission Through Complex Infinite Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Troclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 102 (6), pp.984-991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3813/AAA.919013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation on broadband wave propagation features in perforated plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.W. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 75, pp.556 - 575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON A STABILIZED FINITE ELEMENT METHOD WITH MESH ADAPTIVE PROCEDURE FOR CONVECTION--DIFFUSION PROBLEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mounim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Apllied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12732/ijam.v28i6.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Finite Element Method Based on Reduced Model for One-Dimensional Periodic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 07 (02), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S1758825115500180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modelling for two-dimensional periodic structures using a combined mode/wave based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.W. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 154, pp.145 - 162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruc.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic partial domain decomposition in thin tube structures: numerical experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesselam Nachit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigory Panasenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Malek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (5), pp.407-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual Mixed Formulation for Non-isothermal Oldroyd-Stokes Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (5), pp.130-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mmnp/20116507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniqueness and non-uniqueness results for a certain class of almost periodic distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kawana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (1), pp.135-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/090763524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Newtonian effects in a fluid-structure interaction model for atherosclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader El Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Génieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Volpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Mechanics and Technical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (1), pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a posteriori estimates for a linearized Oldroyd's problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 167 (2), pp.345-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cam.2003.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed finite element method for a quasi-Newtonian fluid flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20 (6), pp.803-819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/num.20012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new mixed finite element method for the Stokes problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 276 (1), pp.329-342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-247X(02)00447-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed finite element method for a Ladyzhenskaya model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 191 (39-40), pp.4497-4510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0045-7825(02)00393-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique et approche découplée d'un problème d'écoulements de fluides non newtoniens de type Phan-Thien–Tanner : contraintes discontinues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Esselaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Ramadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 330 (10), pp.931-936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0764-4442(00)00282-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASYMPTOTIC ANALYSIS AND PARTIAL ASYMPTOTIC DECOMPOSITION OF DOMAIN FOR STOKES EQUATION IN TUBE STRUCTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gipouloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panasenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 09 (09), pp.1351-1378. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202599000609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence and regularity results for the Stokes system with non-smooth boundary data in a polygon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 08 (08), pp.1307-1315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218202598000603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the filtration laws through porous media for a non-Newtonian fluid obeying the power law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gipouloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Malek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 1 (2), pp.127-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1011517312249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of viscoelastic flows using a conformation tensor model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Guénette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Grmela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 45 (2), pp.187-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0377-0257(92)85003-F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing viscoelastic fluid flow problems at low cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 45 (2), pp.209-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0377-0257(92)85004-G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved GMRES method for solving viscoelastic fluid flow problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 42 (1-2), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0377-0257(92)80001-E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6298,51 +6346,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing a Machine Learning-Based Surrogate Model for Structural Reliability Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6384,73 +6432,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e édition du Congrès de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Cadi Ayyad; actes publiés par springer; https://www.smsm.org.ma/cmm2024/, May 2024, Marrackech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic k-space identification 2D technique for the automatic extraction of complex k-space of 2D structures in presence of uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6509,73 +6557,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Noise and Vibration Engineering, ISMA 2024 and 10th International Conference on Uncertainty in Structural Dynamics, USD 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability analysis of mechanical structure with surrogate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6617,73 +6665,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Conference on Structural Nonlinear Dynamics and Diagnosis CSNDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marrackech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability analysis and prediction of uncertainty structure with machine learningbased surrogate mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6725,190 +6773,190 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International E-Conference on Mechanics, Mechatronics, Materials and Civil engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Abdelmalek Essaadi, Sep 2022, Tetouan, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage evaluation and tracking using kriging approaches on wave-guide dispersion curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Conference on Structural Engineering, Mechanics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cape Town, South Africa. pp.1759-1763, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003348443-288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic wavenumber identification method in presence of uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6953,106 +7001,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDECS 2022 - 2nd International Conference on Non-Destructive Evaluation of Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Tetouan, Morocco. pp.00005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/202236000005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Network-based Surrogates of Gear Whine Noise for Uncertainty Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Zaparoli Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7060,106 +7108,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Structural Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPPT PAN, Jul 2022, Warsaw, Poland. pp.192-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Transmission and Reflection Analysis Based on the Three-dimensional Second Strain Gradient Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7191,106 +7239,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WMVC 2022: 10th International Conference on Wave Mechanics and Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-15758-5_78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable and Physics-Supported Machine Learning Model for Sound Transmission Loss Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Zaparoli Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7298,340 +7346,340 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2022 - International Conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed finite element method of a seawater intrusion problem in confined aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Medarhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAWIS International Conference on GIS and Applied Computing for Water Resources (WMAD21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Kenitra, France. pp.05004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202131405004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Analysis of Skin using Diffuse Reflectance for Non-invasive Pigments Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.604-614, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010326806040614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning based reliability analysis of uncertain structures under stochastic excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7673,204 +7721,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QR2MSE2021 and ICRSE2021, Aug 2021, Chengdu, Sichuan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Determination of Melanin based on Skin Hyperspectral Reflectance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 25th International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Milan, France. pp.6772-6777, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Importance Sampling with Machine Learning to Accelerate Structural Reliability Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weizhen Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7885,100 +7933,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference MEDYNA 2020 : 3rd Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIDAA, Italian Association of Aeronautics and Astronautics (www.aidaa.it), Feb 2020, Naple, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack-type damage detection and localization of a thick composite sandwich structure based on Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7993,73 +8041,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2020 and 2020 International Conference on Uncertainty in Structural Dynamics, USD 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning to handle different kinds of uncertainties: an application in structural reliability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8101,1066 +8149,1066 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Structural Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, WARSAW, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Auxiliary Method Based on Hyperspectral Reflectance for Presentation Attack Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Malek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Conference on Signal Image Technology &amp; Internet based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Sorrento, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SITIS.2019.00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structural characterization through k-space methods: assessments and validations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Tufano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Centre for NumericalMethods in Engineering (CIMNE), Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of nonlinear viscoelastic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makrem Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATAVI, International Conference on Acoustics and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Hamamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflectance spectra based skin and non-skin classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Zahouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Quebec City, France. pp.755-759, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and identification of a class of hyperviscoelastic material behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arfaoui Makrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on dynamics of composite structures DYNCOMP'2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavities identification problems with missing data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sinda Khalfallah</w:t>
+                <w:t xml:space="preserve">Free wave propagation in two-dimensional periodic beam grillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changwei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICOF'14 : Inverse Problems, Control and Shape Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.PICOF'14</w:t>
+              <w:t xml:space="preserve">21st International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054905v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free wave propagation in two-dimensional periodic beam grillage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+                <w:t xml:space="preserve">Cavities identification problems with missing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ben Abda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Jaïem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">PICOF'14 : Inverse Problems, Control and Shape Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.PICOF'14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054912v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of wave finite element method on reduced models for the analysis of flexural waves in periodic beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changwei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDYNA 2013 : 1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized finite element method and mesh adaptive procedure for convection diffusion problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Serghini-Mounim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Mathematical Modelling and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9170,353 +9218,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin Color Models and Their Applications in Demographic Classifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Zahouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Centrale-Beihang Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Pékin, China. pp.0, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of classification Techniques and Skin Color Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Zahouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de la journée recherche Ecole Centrale Pékin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Ecully, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender, Skin Type and Age Classifications using Skin Reflectance-based Descriptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Zahouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Biophysics and Imaging of the Skin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Mystic, United States. pp.3-4, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9526,332 +9574,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-, Hyper-Spectral Biometrics Modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Malek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiwei Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-, Hyper-Spectral Biometrics Modalities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-153, 2020, 978-981-13-0955-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-13-0956-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Updating in the Determination of Forces in Euler-Bernoulli Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kawano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Parameter Identification for Mathematical Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic Classification Using Skin RGB Albedo Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Malek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-159, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-68548-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9861,51 +9909,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Structural Reliability Analysis with Machine Learning-Based Surrogate Models: Theoretical and Experimental Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9940,215 +9988,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori error estimation for a dual mixed finite element method for quasi–Newtonian flows whose viscosity obeys a power law or Carreau law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual–mixed finite element method for quasi–Newtonian flows whose viscosity obeys a power law or the Carreau law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId253"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10295,51 +10343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Shao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Malek Zine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration8010007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fossat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111892" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongze Cui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111408" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Zine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Droz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhaddi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117524" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563614v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zaparoli Cunha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foulard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110535" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Ichchou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117612" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109970" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhloul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Medarhri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Najib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-022-01277-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639282v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122110727" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694147v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02757-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107199" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ardabilian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104326" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kawano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Morooka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.108575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113425" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen You" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles2010007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02710153v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Najib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-020-00925-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. You" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02381-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2019.10.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.11.051" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen. You" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopin Zhong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201824101023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lain&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825118500424" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Benabdallah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.06.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Zhou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangkun Sun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lain&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2016.12.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhloul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.09.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ja&#239;em" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Khalfallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2016-0067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070188v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Christen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Zine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.01.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825117500399" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Adjal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Moussaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715946v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijam.v30i5.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716013v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Christen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Zhou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lain&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Zine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijam.v28i6.3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825115500180" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716023v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.03.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869325v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Nachit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Panasenko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20116507" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937284v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kawana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090763524" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader El Khatib" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sandri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.10.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKFTCRRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074360v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-247X(02)00447-X" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074346v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(02)00393-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48WK3CX1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Esselaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Ramadane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00282-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX6NP83V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074265v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gipouloux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panasenko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202599000609" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074262v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202598000603" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074256v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gipouloux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011517312249" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DF82QGSK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gu&#233;nette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fortin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Grmela" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0257(92)85003-F" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0A8EA65450D1EC33DBAE5FC2511635164192FCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074235v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0257(92)85004-G" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1D51280CF1E23AFD760CA6112B591E3A82B5AC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074228v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0257(92)80001-E" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2CVBRT1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146468v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971429v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146452v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590047v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Nechak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003348443-288" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878845v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236000005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018982v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15758-5_78" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830914v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139476v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Medarhri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Slimani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202131405004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311612v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010326806040614" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146374v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311611v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412919" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146779v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen Hou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170454v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146381v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393191v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tufano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Droz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bareille" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343011v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074189v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350900" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343007v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arfaoui Makrem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054905v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054912v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054911v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Serghini-Mounim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593583v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313183v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713200v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715981v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074221v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Viana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68548-9_14" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146445v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418324v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Shao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Malek Zine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration8010007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fossat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111892" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongze Cui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111408" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Zine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Droz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhaddi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117524" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116297" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Ichchou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117612" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563614v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zaparoli Cunha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foulard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110535" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109970" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122110727" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02757-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107199" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhloul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Medarhri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Najib" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-022-01277-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104326" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kawano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Morooka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.108575" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113425" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ardabilian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112825" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen You" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles2010007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02710153v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Najib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-020-00925-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. You" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02381-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2019.10.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.11.051" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ3L2936-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070194v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen. You" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopin Zhong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201824101023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lain&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825118500424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Zhou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangkun Sun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lain&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2016.12.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhloul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.09.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ja&#239;em" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Khalfallah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2016-0067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Benabdallah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.06.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Christen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Zine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.01.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HWTBJZX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825117500399" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Adjal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Moussaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijam.v30i5.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Christen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lain&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Zine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L74DBH8L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijam.v28i6.3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825115500180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.03.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQF9BHWN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Nachit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Panasenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20116507" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kawana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090763524" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader El Khatib" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sandri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.10.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074373v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKFTCRRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-247X(02)00447-X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(02)00393-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48WK3CX1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Esselaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Ramadane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00282-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX6NP83V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074265v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gipouloux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panasenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202599000609" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074262v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202598000603" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gipouloux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011517312249" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DF82QGSK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074230v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gu&#233;nette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fortin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Grmela" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0257(92)85003-F" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0A8EA65450D1EC33DBAE5FC2511635164192FCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0257(92)85004-G" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1D51280CF1E23AFD760CA6112B591E3A82B5AC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0257(92)80001-E" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2CVBRT1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146468v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971429v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146444v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146452v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590047v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Nechak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003348443-288" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878845v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236000005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018982v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811882v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15758-5_78" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830914v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139476v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Medarhri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Slimani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202131405004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311612v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010326806040614" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412919" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146779v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen Hou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170454v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875939v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00042" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393191v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tufano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Droz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bareille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343011v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074189v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350900" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343007v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arfaoui Makrem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054912v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054905v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054911v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Serghini-Mounim" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313184v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593583v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313183v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713200v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715981v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Viana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68548-9_14" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146445v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447003v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418324v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>