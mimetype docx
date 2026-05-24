--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -625,551 +625,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavenumber identification of 1D complex structures using Algebraic Wavenumber Identification (AWI) technique under complex conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuefeng Li</w:t>
+                <w:t xml:space="preserve">Identification of partial differential equations in structural mechanics theory through k-space analysis and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 548, pp.117524. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 304 (part 2), pp.116297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136713v1</w:t>
+                <w:t xml:space="preserve">hal-03830418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of partial differential equations in structural mechanics theory through k-space analysis and design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brion</w:t>
+                <w:t xml:space="preserve">Wavenumber identification of 1D complex structures using Algebraic Wavenumber Identification (AWI) technique under complex conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fossat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 304 (part 2), pp.116297. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 548, pp.117524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830418v1</w:t>
+                <w:t xml:space="preserve">hal-04136713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of wave propagation in complex composite structures (CCS) using a robust inverse analysis method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of Machine Learning Methods Applied to Structural Dynamics and Vibroacoustic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Najib Ichchou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+                <w:t xml:space="preserve">Barbara Zaparoli Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Malek Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117612⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 200, pp.110535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451998v1</w:t>
+                <w:t xml:space="preserve">hal-03563614v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Machine Learning Methods Applied to Structural Dynamics and Vibroacoustic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Malek Zine</w:t>
+                <w:t xml:space="preserve">Characterization of wave propagation in complex composite structures (CCS) using a robust inverse analysis method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Foulard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+                <w:t xml:space="preserve">Mohamed Najib Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 200, pp.110535. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 325, pp.117612 (14). </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563614v3</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-mode propagation and diffusion analysis using the three-dimensional second strain gradient elasticity</w:t>
               </w:r>
@@ -1266,1036 +1266,1036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Machine Learning-Driven Surrogates for Sound Transmission Loss Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Zaparoli Cunha</w:t>
+                <w:t xml:space="preserve">Mixed formulation of a stationary seawater intrusion problem in confined aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farhloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Medarhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Foulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app122110727⟩</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11075-022-01277-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639282v1</w:t>
+                <w:t xml:space="preserve">hal-03694161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the nonlinear hyper-viscoelastic behavior of elastomers at finite strain: implementation and numerical validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Makrem Arfaoui</w:t>
+                <w:t xml:space="preserve">On Machine Learning-Driven Surrogates for Sound Transmission Loss Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Zaparoli Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app122110727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02757-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03694147v1</w:t>
+                <w:t xml:space="preserve">hal-03639282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional periodic structures modeling based on second strain gradient elasticity for a beam grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bo Yang</w:t>
+                <w:t xml:space="preserve">Investigation of the nonlinear hyper-viscoelastic behavior of elastomers at finite strain: implementation and numerical validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makrem Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137 (5), pp.536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02757-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03622173v1</w:t>
+                <w:t xml:space="preserve">hal-03694147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed formulation of a stationary seawater intrusion problem in confined aquifers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Najib</w:t>
+                <w:t xml:space="preserve">Two-dimensional periodic structures modeling based on second strain gradient elasticity for a beam grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 222, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11075-022-01277-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694161v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave transmission and reflection analysis through complex media based on the second strain gradient theory</w:t>
+                <w:t xml:space="preserve">Crack damage identification of a thick composite sandwich structure based on Gaussian Processes classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guang Zhu</w:t>
+                <w:t xml:space="preserve">Zeyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104326⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 255, pp.112825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242745v1</w:t>
+                <w:t xml:space="preserve">hal-03136015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the vibration of risers considering coupled longitudinal and transversal displacements and a new numerical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kawano</w:t>
+                <w:t xml:space="preserve">Wave transmission and reflection analysis through complex media based on the second strain gradient theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celso Morooka</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 222, pp.108575. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.104326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.108575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136005v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic analysis of second strain gradient elasticity through a wave finite element approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Droz</w:t>
+                <w:t xml:space="preserve">Analysis of the vibration of risers considering coupled longitudinal and transversal displacements and a new numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kawano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Morooka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113425⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 222, pp.108575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.108575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160114v1</w:t>
+                <w:t xml:space="preserve">hal-03136005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack damage identification of a thick composite sandwich structure based on Gaussian Processes classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
+                <w:t xml:space="preserve">Dynamic analysis of second strain gradient elasticity through a wave finite element approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 255, pp.112825. </w:t>
+              <w:t xml:space="preserve">, 2021, 263, pp.113425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136015v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound radiation analysis with an enriched Timoshenko beam model based on second strain gradient theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2485,64 +2485,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the source function for a seawater intrusion problem in unconfined aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Medarhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2736,51 +2736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation analysis for a second strain gradient rod theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2853,51 +2853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability evaluation of continuous beam structures using data concerning the displacement of points in a small region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kawano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3218,503 +3218,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of dynamics of discrete framed structures by a numerical wave-based method and an analytical homogenization approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the nonlinear viscoelastic behavior of rubber-like materials: Constitutive description and identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makrem Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changwei Zhou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lainé</w:t>
+                <w:t xml:space="preserve">Jalel Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cja.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.437-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2017.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070190v1</w:t>
+                <w:t xml:space="preserve">hal-02444061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-mixed finite element method for quasi-Newtonian flows whose viscosity obeys a power law or the Carreau law</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of dynamics of discrete framed structures by a numerical wave-based method and an analytical homogenization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changwei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangkun Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Malek Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Farhloul</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141, pp.83 - 95. </w:t>
+              <w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.66-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2016.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cja.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715982v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy gap functional: Cavity identification in linear elasticity</w:t>
+                <w:t xml:space="preserve">A dual-mixed finite element method for quasi-Newtonian flows whose viscosity obeys a power law or the Carreau law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Ben Abda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sinda Khalfallah</w:t>
+                <w:t xml:space="preserve">Mohamed Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jiip-2016-0067⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.83 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2016.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715983v1</w:t>
+                <w:t xml:space="preserve">hal-01715982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nonlinear viscoelastic behavior of rubber-like materials: Constitutive description and identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Makrem Arfaoui</w:t>
+                <w:t xml:space="preserve">An energy gap functional: Cavity identification in linear elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ben Abda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Jaïem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 130, pp.437-447. </w:t>
+              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2017.06.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jiip-2016-0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444061v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of a sound absorption model with correlated inputs</w:t>
               </w:r>
@@ -3829,90 +3829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scale Homogenization of Transversal Waves in Periodic Composite Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangkun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changwei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Malek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3953,213 +3953,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and regularity of solutions for Stokes systems with non-smooth boundary data in a polyhedron</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Zine</w:t>
+                <w:t xml:space="preserve">A POSTERIORI ERROR ESTIMATION FOR A DUAL MIXED FINITE ELEMENT METHOD FOR QUASI--NEWTONIAN FLOWS WHOSE VISCOSITY OBEYS A POWER LAW OR CARREAU LAW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farhloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Apllied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12732/ijam.v30i5.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715997v1</w:t>
+                <w:t xml:space="preserve">hal-01715946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A POSTERIORI ERROR ESTIMATION FOR A DUAL MIXED FINITE ELEMENT METHOD FOR QUASI--NEWTONIAN FLOWS WHOSE VISCOSITY OBEYS A POWER LAW OR CARREAU LAW</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Zine</w:t>
+                <w:t xml:space="preserve">Existence and regularity of solutions for Stokes systems with non-smooth boundary data in a polyhedron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Adjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Apllied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715946v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Finite Element Formulation of the Acoustic Transmission Through Complex Infinite Plates</w:t>
               </w:r>
@@ -4391,51 +4391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON A STABILIZED FINITE ELEMENT METHOD WITH MESH ADAPTIVE PROCEDURE FOR CONVECTION--DIFFUSION PROBLEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mounim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4836,51 +4836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual Mixed Formulation for Non-isothermal Oldroyd-Stokes Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5126,51 +5126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a posteriori estimates for a linearized Oldroyd's problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,51 +5230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed finite element method for a quasi-Newtonian fluid flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5333,51 +5333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new mixed finite element method for the Stokes problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5424,51 +5424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed finite element method for a Ladyzhenskaya model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6920,278 +6920,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic wavenumber identification method in presence of uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuefeng Li</w:t>
+                <w:t xml:space="preserve">Neural Network-based Surrogates of Gear Whine Noise for Uncertainty Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Zaparoli Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDECS 2022 - 2nd International Conference on Non-Destructive Evaluation of Composite Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Conference on Structural Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPPT PAN, Jul 2022, Warsaw, Poland. pp.192-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878845v1</w:t>
+                <w:t xml:space="preserve">hal-04018982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Network-based Surrogates of Gear Whine Noise for Uncertainty Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Zaparoli Cunha</w:t>
+                <w:t xml:space="preserve">Algebraic wavenumber identification method in presence of uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Foulard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Structural Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NDECS 2022 - 2nd International Conference on Non-Destructive Evaluation of Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Tetouan, Morocco. pp.00005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202236000005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018982v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Transmission and Reflection Analysis Based on the Three-dimensional Second Strain Gradient Theory</w:t>
               </w:r>
@@ -7294,51 +7294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable and Physics-Supported Machine Learning Model for Sound Transmission Loss Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Zaparoli Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7346,51 +7346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2022 - International Conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7428,51 +7428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed finite element method of a seawater intrusion problem in confined aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Medarhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7558,51 +7558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Analysis of Skin using Diffuse Reflectance for Non-invasive Pigments Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7770,51 +7770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Determination of Melanin based on Skin Hyperspectral Reflectance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7969,64 +7969,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack-type damage detection and localization of a thick composite sandwich structure based on Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8198,51 +8198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Auxiliary Method Based on Hyperspectral Reflectance for Presentation Attack Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Malek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8414,103 +8414,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of nonlinear viscoelastic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makrem Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATAVI, International Conference on Acoustics and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Hamamet, Tunisia</w:t>
@@ -8552,51 +8552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflectance spectra based skin and non-skin classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8656,103 +8656,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and identification of a class of hyperviscoelastic material behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arfaoui Makrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on dynamics of composite structures DYNCOMP'2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Arles, France</w:t>
@@ -8775,299 +8775,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free wave propagation in two-dimensional periodic beam grillage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+                <w:t xml:space="preserve">Cavities identification problems with missing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ben Abda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Jaïem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">PICOF'14 : Inverse Problems, Control and Shape Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.PICOF'14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054912v1</w:t>
+                <w:t xml:space="preserve">hal-01054905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavities identification problems with missing data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sinda Khalfallah</w:t>
+                <w:t xml:space="preserve">Free wave propagation in two-dimensional periodic beam grillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changwei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICOF'14 : Inverse Problems, Control and Shape Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.PICOF'14</w:t>
+              <w:t xml:space="preserve">21st International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054905v1</w:t>
+                <w:t xml:space="preserve">hal-01054912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of wave finite element method on reduced models for the analysis of flexural waves in periodic beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changwei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9105,51 +9105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized finite element method and mesh adaptive procedure for convection diffusion problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Serghini-Mounim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9226,286 +9226,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin Color Models and Their Applications in Demographic Classifications</w:t>
+                <w:t xml:space="preserve">Introduction of classification Techniques and Skin Color Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Zahouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Centrale-Beihang Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Pékin, China. pp.0, 2014</w:t>
+              <w:t xml:space="preserve">Programme de la journée recherche Ecole Centrale Pékin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Ecully, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313184v1</w:t>
+                <w:t xml:space="preserve">hal-01593583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of classification Techniques and Skin Color Models</w:t>
+                <w:t xml:space="preserve">Skin Color Models and Their Applications in Demographic Classifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Zahouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme de la journée recherche Ecole Centrale Pékin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Ecully, France. 2014</w:t>
+              <w:t xml:space="preserve">5th Centrale-Beihang Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Pékin, China. pp.0, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593583v1</w:t>
+                <w:t xml:space="preserve">hal-01313184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender, Skin Type and Age Classifications using Skin Reflectance-based Descriptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Zahouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9588,51 +9588,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-, Hyper-Spectral Biometrics Modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Malek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9692,51 +9692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Updating in the Determination of Forces in Euler-Bernoulli Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kawano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9800,51 +9800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Malek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10024,51 +10024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori error estimation for a dual mixed finite element method for quasi–Newtonian flows whose viscosity obeys a power law or Carreau law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10099,51 +10099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual–mixed finite element method for quasi–Newtonian flows whose viscosity obeys a power law or the Carreau law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10343,51 +10343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Shao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Malek Zine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration8010007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fossat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111892" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongze Cui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111408" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Zine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Droz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhaddi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117524" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116297" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Ichchou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117612" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563614v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zaparoli Cunha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foulard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110535" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109970" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122110727" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02757-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107199" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhloul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Medarhri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Najib" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-022-01277-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104326" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kawano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Morooka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.108575" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113425" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ardabilian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112825" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen You" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles2010007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02710153v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Najib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-020-00925-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. You" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02381-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2019.10.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.11.051" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ3L2936-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070194v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen. You" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopin Zhong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201824101023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lain&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825118500424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Zhou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangkun Sun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lain&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2016.12.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhloul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.09.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ja&#239;em" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Khalfallah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2016-0067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Benabdallah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.06.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Christen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Zine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.01.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HWTBJZX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825117500399" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Adjal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Moussaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijam.v30i5.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Christen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lain&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Zine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L74DBH8L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijam.v28i6.3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825115500180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.03.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQF9BHWN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Nachit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Panasenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20116507" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kawana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090763524" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader El Khatib" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sandri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.10.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074373v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKFTCRRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-247X(02)00447-X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(02)00393-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48WK3CX1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Esselaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Ramadane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00282-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX6NP83V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074265v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gipouloux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panasenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202599000609" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074262v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202598000603" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gipouloux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011517312249" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DF82QGSK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074230v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gu&#233;nette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fortin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Grmela" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0257(92)85003-F" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0A8EA65450D1EC33DBAE5FC2511635164192FCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0257(92)85004-G" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1D51280CF1E23AFD760CA6112B591E3A82B5AC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0257(92)80001-E" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2CVBRT1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146468v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971429v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146444v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146452v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590047v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Nechak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003348443-288" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878845v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236000005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018982v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811882v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15758-5_78" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830914v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139476v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Medarhri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Slimani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202131405004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311612v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010326806040614" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412919" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146779v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen Hou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170454v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875939v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00042" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393191v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tufano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Droz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bareille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343011v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074189v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350900" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343007v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arfaoui Makrem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054912v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054905v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054911v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Serghini-Mounim" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313184v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593583v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313183v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713200v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715981v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Viana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68548-9_14" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146445v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447003v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418324v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Shao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Malek Zine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration8010007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fossat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111892" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongze Cui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111408" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Zine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Droz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhaddi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117524" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563614v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zaparoli Cunha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foulard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110535" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Ichchou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117612" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109970" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhloul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Medarhri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Najib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-022-01277-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639282v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122110727" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694147v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02757-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107199" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ardabilian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104326" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kawano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Morooka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.108575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113425" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen You" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles2010007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02710153v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Najib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-020-00925-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. You" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02381-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2019.10.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.11.051" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ3L2936-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070194v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen. You" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopin Zhong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201824101023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lain&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825118500424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444061v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Benabdallah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.06.032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Zhou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangkun Sun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lain&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2016.12.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhloul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.09.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ja&#239;em" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Khalfallah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2016-0067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Christen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Zine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.01.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HWTBJZX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825117500399" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijam.v30i5.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Adjal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Moussaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Christen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lain&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Zine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L74DBH8L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijam.v28i6.3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825115500180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.03.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQF9BHWN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Nachit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Panasenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20116507" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kawana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090763524" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader El Khatib" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sandri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.10.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074373v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKFTCRRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-247X(02)00447-X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(02)00393-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48WK3CX1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Esselaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Ramadane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00282-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX6NP83V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074265v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gipouloux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panasenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202599000609" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074262v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202598000603" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gipouloux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011517312249" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DF82QGSK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074230v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gu&#233;nette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fortin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Grmela" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0257(92)85003-F" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0A8EA65450D1EC33DBAE5FC2511635164192FCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0257(92)85004-G" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1D51280CF1E23AFD760CA6112B591E3A82B5AC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0257(92)80001-E" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2CVBRT1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146468v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971429v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146444v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146452v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590047v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Nechak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003348443-288" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878845v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236000005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811882v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15758-5_78" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830914v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139476v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Medarhri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Slimani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202131405004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311612v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010326806040614" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412919" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146779v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen Hou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170454v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875939v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00042" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393191v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tufano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Droz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bareille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343011v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074189v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350900" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343007v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arfaoui Makrem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054905v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054912v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054911v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Serghini-Mounim" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593583v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313184v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313183v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713200v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715981v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Viana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68548-9_14" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146445v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447003v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418324v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>