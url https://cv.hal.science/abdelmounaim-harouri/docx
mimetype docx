--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -736,277 +736,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse Orientation Patterned Gallium Phosphide waveguides for high efficiency second harmonic generation</w:t>
+                <w:t xml:space="preserve">Dispositifs à base de Phosphure de Gallium pour l'optique non-linéaire intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lise Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Glenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieg Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Le Gratiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO®/Europe-EQEC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223399v1</w:t>
+                <w:t xml:space="preserve">hal-05221554v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs à base de Phosphure de Gallium pour l'optique non-linéaire intégrée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transverse Orientation Patterned Gallium Phosphide waveguides for high efficiency second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brieg Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lise Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Gratiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Sète, France</w:t>
+              <w:t xml:space="preserve">CLEO®/Europe-EQEC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221554v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de protocoles expérimentaux et de méthodes d’analyse des données pour les échantillons de référence destinés à étalonner les mesures électriques à l'échelle nanométrique</w:t>
               </w:r>
@@ -1111,177 +1111,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-aligned Fibre-to-Chip Edge Coupling Structure with Suspended Taper</w:t>
+                <w:t xml:space="preserve">Evaluation of Optical Interferometry for Thickness Uniformity Control of Parylene HT Coating on Titanium Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Si Hadj Mohand</w:t>
+                <w:t xml:space="preserve">S. Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Baroux</w:t>
+                <w:t xml:space="preserve">G. Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Herth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+                <w:t xml:space="preserve">M. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Coudevylle</w:t>
+                <w:t xml:space="preserve">A. Bosseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laourine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th European Conference on Integrated Optics (ECIO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-63378-2_92⟩</w:t>
+              <w:t xml:space="preserve">2024 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dresden, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP62575.2024.10613152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751986v1</w:t>
+                <w:t xml:space="preserve">hal-04939058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of first universal standard samples for calibrating resistance and current measurements in Conductive-probe Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1340,368 +1340,368 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Optical Interferometry for Thickness Uniformity Control of Parylene HT Coating on Titanium Substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal filtering of polarisation-controlled Brillouin scattering in elliptical optophononic resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bécan</w:t>
+                <w:t xml:space="preserve">Elham Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ammar</w:t>
+                <w:t xml:space="preserve">A Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bosseboeuf</w:t>
+                <w:t xml:space="preserve">P Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Laourine</w:t>
+                <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dresden, Germany. pp.1-4, </w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.1299119, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIP62575.2024.10613152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3022001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939058v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal filtering of polarisation-controlled Brillouin scattering in elliptical optophononic resonators</w:t>
+                <w:t xml:space="preserve">Self-aligned Fibre-to-Chip Edge Coupling Structure with Suspended Taper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elham Mehdi</w:t>
+                <w:t xml:space="preserve">Imene Si Hadj Mohand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rodriguez</w:t>
+                <w:t xml:space="preserve">Paul Baroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Priya</w:t>
+                <w:t xml:space="preserve">Etienne Herth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+                <w:t xml:space="preserve">Jean-René Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.1299119, </w:t>
+              <w:t xml:space="preserve">The 25th European Conference on Integrated Optics (ECIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aachen (Aix la Chapelle), Germany. pp.558-564, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3022001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63378-2_92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532603v1</w:t>
+                <w:t xml:space="preserve">hal-04751986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Fabrication of 4D Printed Optical Probe Array with Nanometer Aperture and Optical Spot Size Tunning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Decanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayako Mizushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1778,90 +1778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallium Phosphide Platforms for Integrated Photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Morice</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brieg Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1912,77 +1912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-Band Translation by Second-Harmonic Generation in an Orientation-Patterned Gallium Phosphide Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieg Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Graciet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2046,51 +2046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de seconde harmonique dans un guide d’onde en phosphure de gallium à orientation structurée aux longueurs d’onde télécom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieg Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2422,329 +2422,329 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Noise Spectroscopy of a Single Spin Using Single Detected Photons</w:t>
+                <w:t xml:space="preserve">Indistinguishability of Remote Quantum-Dot-Cavity Single-Photon Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gundín</w:t>
+                <w:t xml:space="preserve">Mathias Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hilaire</w:t>
+                <w:t xml:space="preserve">Stephen Wein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Millet</w:t>
+                <w:t xml:space="preserve">Ilse Maillette de Buy Wenniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mehdi</w:t>
+                <w:t xml:space="preserve">Valentin Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Antón</w:t>
+                <w:t xml:space="preserve">Nathan Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (3), pp.036902. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (38), pp.13979-13987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.036902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c01560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393772v1</w:t>
+                <w:t xml:space="preserve">hal-05402818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indistinguishability of Remote Quantum-Dot-Cavity Single-Photon Sources</w:t>
+                <w:t xml:space="preserve">Spin Noise Spectroscopy of a Single Spin Using Single Detected Photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Pont</w:t>
+                <w:t xml:space="preserve">M. Gundín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Wein</w:t>
+                <w:t xml:space="preserve">P. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilse Maillette de Buy Wenniger</w:t>
+                <w:t xml:space="preserve">C. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Guichard</w:t>
+                <w:t xml:space="preserve">E. Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Coste</w:t>
+                <w:t xml:space="preserve">C. Antón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (38), pp.13979-13987. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (3), pp.036902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c01560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.036902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402818v1</w:t>
+                <w:t xml:space="preserve">hal-05393772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional transport and nonlinear localization of light in a one-dimensional driven-dissipative photonic lattice</w:t>
               </w:r>
@@ -3394,289 +3394,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable photon localization by coherent drive and dissipation in photonic lattices</w:t>
+                <w:t xml:space="preserve">Few-photon all-optical phase rotation in a quantum-well micropillar cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Jamadi</w:t>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Real</w:t>
+                <w:t xml:space="preserve">Paul Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sawicki</w:t>
+                <w:t xml:space="preserve">Toby Dowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hainaut</w:t>
+                <w:t xml:space="preserve">Oleksandr Kyriienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. González-Tudela</w:t>
+                <w:t xml:space="preserve">Ivan Shelykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (7), pp.706. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8), pp.566-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.452624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41566-022-01019-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338591v1</w:t>
+                <w:t xml:space="preserve">hal-05563208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reconfigurable photon localization by coherent drive and dissipation in photonic lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. González-Tudela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.452624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chiral emission induced by optical Zeeman effect in polariton micropillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastián Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Carlon Zambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. St-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (4), pp.043161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.043161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3686,51 +3820,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating resistance and current measurements in C-AFM : Development of universal standard samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3789,65 +3923,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Forum des microscopies à sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon, France. Actes du 25ème Forum des microscopies à sondes locales (format pdf), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3994,51 +4128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Rafael Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Grosman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chushuang Xiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zuarez-Chamba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Vensaus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408783v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Gratiet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023777v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n&#8208;meza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Le Corre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Morice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221554v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glenat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63378-2_92" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05293986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riahi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;can" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laourine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613152" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mehdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Priya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decanini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Mizushima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongho Park" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS58180.2024.10439441" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710080v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711999v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Graciet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rinaldo Talenti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04230175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mandouze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Talenti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JW3B.184" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gund&#237;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hilaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mehdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ant&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.036902" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402818v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Maillette de Buy Wenniger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guichard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01560" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mathew Blessan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basti&#225;n Real" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Druelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mu&#241;oz de Las Heras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/b3wk-r8r3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04922885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400711" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Fioretto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Wein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ollivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/opticaq.545703" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614824v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Bhatnagar-Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lamperti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300955" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonazzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dely" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacemi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225920" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sawicki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hainaut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez-Tudela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.452624" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318467v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carlon Zambon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. St-Jean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043161" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Rafael Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Grosman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chushuang Xiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zuarez-Chamba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Vensaus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408783v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Gratiet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023777v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n&#8208;meza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221554v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Morice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glenat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Le Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riahi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;can" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laourine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613152" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05293986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mehdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Priya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63378-2_92" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decanini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Mizushima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongho Park" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS58180.2024.10439441" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710080v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711999v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Graciet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rinaldo Talenti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04230175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mandouze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Talenti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JW3B.184" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Maillette de Buy Wenniger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guichard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01560" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gund&#237;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hilaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mehdi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ant&#243;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.036902" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mathew Blessan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basti&#225;n Real" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Druelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mu&#241;oz de Las Heras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/b3wk-r8r3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04922885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400711" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Fioretto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Wein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ollivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/opticaq.545703" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614824v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Bhatnagar-Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lamperti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300955" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonazzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dely" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacemi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225920" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tintu Kuriakose" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Dowling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kyriienko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Shelykh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01019-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sawicki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hainaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez-Tudela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.452624" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carlon Zambon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. St-Jean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043161" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>