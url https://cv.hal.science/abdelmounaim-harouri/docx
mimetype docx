--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -66,2385 +66,2385 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of measuring protocols and data processing methods for reference samples designed to calibrate electrical measurements at nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morán‐meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ulysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C’Nano 2025 – The Nanoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of reference samples for calibrating resistance and current measurements in Conductive probe Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Morán-Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ulysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Metrology Congress - CIM2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon (FRANCE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs à base de Phosphure de Gallium pour l'optique non-linéaire intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Glenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieg Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221554v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transverse Orientation Patterned Gallium Phosphide waveguides for high efficiency second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieg Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Gratiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLEO®/Europe-EQEC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise au point de protocoles expérimentaux et de méthodes d’analyse des données pour les échantillons de référence destinés à étalonner les mesures électriques à l'échelle nanométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Morán-Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ulysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ème Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Spa, Belgique. pp.111-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-aligned Fibre-to-Chip Edge Coupling Structure with Suspended Taper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Si Hadj Mohand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Baroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Herth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 25th European Conference on Integrated Optics (ECIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aachen (Aix la Chapelle), Germany. pp.558-564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63378-2_92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal filtering of polarisation-controlled Brillouin scattering in elliptical optophononic resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Priya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Cardozo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.1299119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3022001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Optical Interferometry for Thickness Uniformity Control of Parylene HT Coating on Titanium Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bécan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bosseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laourine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dresden, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP62575.2024.10613152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of first universal standard samples for calibrating resistance and current measurements in Conductive-probe Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morán‐meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ulysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel Fabrication of 4D Printed Optical Probe Array with Nanometer Aperture and Optical Spot Size Tunning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Decanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayako Mizushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongho Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beomjoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IEEE 37th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Austin TX, USA, United States. pp.493-496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMS58180.2024.10439441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallium Phosphide Platforms for Integrated Photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieg Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th International Conference on the Physics of Semiconductors (ICPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Ottawa, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/IPRSN.2024.ITh2B.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710080v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-Band Translation by Second-Harmonic Generation in an Orientation-Patterned Gallium Phosphide Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieg Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Graciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optica Advanced Photonics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPTICA, Jul 2024, Québec (Canada), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/IPRSN.2024.ITh2B.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711999v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération de seconde harmonique dans un guide d’onde en phosphure de gallium à orientation structurée aux longueurs d’onde télécom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieg Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Combrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rinaldo Talenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG'40)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calibrating Resistance Measurements in Conductive Probe Atomic Force Microscopy: development of the first universal standard sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Kaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Morán-Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale 2023 : 13th Seminar on Quantitative Microscopy (QM) and 9th Seminar on Nanoscale Calibration, Standards and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Helsinki (Finland), Finland. pp.77-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasi-Phase Matched Second Harmonic Generation in Orientation-Patterned Gallium Phosphide Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Combrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mandouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Talenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Jose, United States. pp.JW3B.184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2022.JW3B.184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Environmentally Responsive Hypersound Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Rafael Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastón Grosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chushuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zuarez-Chamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Vensaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring non-Abelian quantum geometry and topology in a multi-gap photonic lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Gratiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sublattice Stokes polarimeter for bipartite photonic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408764v1</w:t>
-              </w:r>
-[...1968 lines deleted...]
-                <w:t xml:space="preserve">hal-04229363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2456,295 +2456,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indistinguishability of Remote Quantum-Dot-Cavity Single-Photon Sources</w:t>
+                <w:t xml:space="preserve">Spin Noise Spectroscopy of a Single Spin Using Single Detected Photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Pont</w:t>
+                <w:t xml:space="preserve">M. Gundín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Wein</w:t>
+                <w:t xml:space="preserve">P. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilse Maillette de Buy Wenniger</w:t>
+                <w:t xml:space="preserve">C. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Guichard</w:t>
+                <w:t xml:space="preserve">E. Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Coste</w:t>
+                <w:t xml:space="preserve">C. Antón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (38), pp.13979-13987. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (3), pp.036902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c01560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.036902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402818v1</w:t>
+                <w:t xml:space="preserve">hal-05393772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Noise Spectroscopy of a Single Spin Using Single Detected Photons</w:t>
+                <w:t xml:space="preserve">Indistinguishability of Remote Quantum-Dot-Cavity Single-Photon Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gundín</w:t>
+                <w:t xml:space="preserve">Mathias Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hilaire</w:t>
+                <w:t xml:space="preserve">Stephen Wein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Millet</w:t>
+                <w:t xml:space="preserve">Ilse Maillette de Buy Wenniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mehdi</w:t>
+                <w:t xml:space="preserve">Valentin Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Antón</w:t>
+                <w:t xml:space="preserve">Nathan Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (3), pp.036902. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (38), pp.13979-13987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.036902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c01560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393772v1</w:t>
+                <w:t xml:space="preserve">hal-05402818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional transport and nonlinear localization of light in a one-dimensional driven-dissipative photonic lattice</w:t>
               </w:r>
@@ -2864,90 +2864,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating Resistance and Current Measurements in Conductive Probe Atomic Force Microscopy: New Reference Samples and Calibration Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán‐meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Delvallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3834,103 +3834,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating resistance and current measurements in C-AFM : Development of universal standard samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Morán-Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Forum des microscopies à sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon, France. Actes du 25ème Forum des microscopies à sondes locales (format pdf), 2024</w:t>
@@ -4128,51 +4128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Rafael Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Grosman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chushuang Xiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zuarez-Chamba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Vensaus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408783v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Gratiet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023777v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n&#8208;meza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221554v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Morice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glenat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Le Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riahi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;can" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laourine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613152" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05293986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mehdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Priya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63378-2_92" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decanini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Mizushima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongho Park" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS58180.2024.10439441" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710080v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711999v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Graciet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rinaldo Talenti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04230175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mandouze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Talenti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JW3B.184" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Maillette de Buy Wenniger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guichard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01560" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gund&#237;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hilaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mehdi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ant&#243;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.036902" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mathew Blessan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basti&#225;n Real" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Druelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mu&#241;oz de Las Heras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/b3wk-r8r3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04922885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400711" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Fioretto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Wein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ollivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/opticaq.545703" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614824v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Bhatnagar-Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lamperti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300955" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonazzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dely" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacemi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225920" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tintu Kuriakose" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Dowling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kyriienko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Shelykh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01019-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sawicki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hainaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez-Tudela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.452624" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carlon Zambon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. St-Jean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043161" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n&#8208;meza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221554v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Morice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glenat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Le Corre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Gratiet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63378-2_92" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mehdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Priya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;can" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laourine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613152" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05293986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decanini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Mizushima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongho Park" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS58180.2024.10439441" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710080v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711999v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Graciet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rinaldo Talenti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04230175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mandouze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Talenti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JW3B.184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354553v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Rafael Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Grosman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chushuang Xiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zuarez-Chamba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Vensaus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gund&#237;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hilaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mehdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ant&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.036902" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402818v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Maillette de Buy Wenniger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guichard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01560" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mathew Blessan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basti&#225;n Real" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Druelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mu&#241;oz de Las Heras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/b3wk-r8r3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04922885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400711" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Fioretto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Wein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ollivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/opticaq.545703" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614824v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Bhatnagar-Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lamperti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300955" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonazzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dely" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacemi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225920" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tintu Kuriakose" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Dowling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kyriienko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Shelykh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01019-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sawicki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hainaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez-Tudela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.452624" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carlon Zambon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. St-Jean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043161" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>