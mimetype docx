--- v0 (2026-03-16)
+++ v1 (2026-04-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdel Rahman Alahmad </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche et Titulaire de la Chaire BIOMES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdelrahman-alahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1786-0579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236800450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving drought resilience in maize through a soil-applied prebiotic: effects on plant physiology and rhizosphere microbial function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Biostimulants for sustainable agriculture: enhancing plant tolerance to abiotic and biotic stresses, 18, pp.101081. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2025.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro biocontrol potential of plant extract-based formulation against infection structures of Phytophthora infestans along with lower non-target effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mout de Vrieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Eude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2025.1569281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the interplay between root exudates, microbiota, and rhizosheath formation in pearl millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Tulumello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-023-01727-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics: A Solution for Improving Plant Growth, Soil Health, and Carbon Sequestration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-023-01517-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingomonas sediminicola Dae20 Is a Highly Promising Beneficial Bacteria for Crop Biostimulation Due to Its Positive Effects on Plant Growth and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Mazoyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mongelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.2061. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11082061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Potential Role of Compost, PGPR, and AMF in Improving Tomato Plant Growth, Yield, Fruit Quality, and Water Stress Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Ilah Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Meddich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Raklami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Bechtaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-021-00684-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03534648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops in arable lands increase functional complementarity and redundancy of bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Kheirbeik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (3), pp.651-664. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of bacterial communities to Pb smelter pollution in contrasting soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605-606, pp.436-444. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops prevent the deleterious effect of nitrogen fertilisation on bacterial diversity by maintaining the carbon content of ploughed soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazzar Habbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 281, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics as a Soil Biosolution: Shaping Microbial Community Structure and Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biosolutions 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioV; BesTim, Sep 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Soil's Potential Through Prebiotics' Application: Influences on Microbial community, Enzymatic Activity, and Metabolic Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants Europe Summit 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACI, Jan 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing GA342: A promising tomato protection against Phytophthora infestans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mout de Vrieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioeconomy for change; RIBP; Université de Reims; Universitat JAUME I, Jun 2024, Castello de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Rhizosheath Formation in Pearl Millet through Root Exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Tulumello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAe, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la phyllosphère et de sa réponse au biostimulant foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics’ application as an agroecological approach to improve plant growth, soil conditions, and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR NORVEGE, Jul 2023, Mont-Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GA342, un produit de biocontrôle pour lutter contre l’oomycète Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a biocontrol product in vitro and in planta against Phyphthora infestans in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPR Pathology &amp; Pests section meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inov3PT, Sep 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil parameters and bioindicators to assess prebiotics effects on soil health and plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants World Congress (BSWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New AG International; Informa connect, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coorrelation between holobiont metabolomics and the pearl millet root-associated-microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Tulumello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference Sustainable Agriculture: Tools and Innovations “AgriNov 2021“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beni Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between holobiont metabolomics and the interaction network of the pearl millet rhizosphere microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitor Ndour Papa Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical soil evolution of microbial biomass over a deforestation & culture chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a permanent cover on the soil microbial biodiversity in a conventional agrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorcet, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPoll: Microbial communities in agricultural soils, impact of trace-element pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Condorcet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorect, Jul 2016, Gembloux, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre diversité microbienne et contamination métallique dans des sols industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Robin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Condorcet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorcet, Sep 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Prebiotics on Zea Mays L. Growth and Rhizosphere Microbial Communities in Drought Stress: to Understanding and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindicateurs des sols pour comprendre les modes d’action de prébiotiques dans la rhizosphère de Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs biologiques opérationnels de la santé des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville - Grand Paris, France. 2025, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26270.04168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Potential of Soil Prebiotics: Indigenous Microbial Recruitment for Enhanced Soil Health, Plant Growth, and Carbon Sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET 2024 - Soil Carbon in the Ecological Transition International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29161.88164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des microorganismes de la phyllosphère et influence de l’application de produit foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Eude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation pour la santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a biocontrol product in vitro and in plant a against Phytophthora infestans in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée école doctorale (JED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normadie végetal (NORVEGE) &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan (Rouen), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics' application as an agroecological approach to improve plant growth, soil conditions, and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICA: La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris-Romainville, France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12446.51526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPONE : CAmeline-POis, culture d’association innovante pour la NormandiE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants World Congress (BSWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mode of action of a biocontrol product through the pathosystem Tomato Micro-tom and Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernadon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying phyllosphere and its response to foliar biostimulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants Wolrd Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GA342 : la nouvelle arme verte pour lutter contre le mildiou de la tomate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorant, UniLaSalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du système racinaire sur l’efficacité des produits prébiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mont-Saint-Aignan (Rouen), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingomonas sediminicola une potentielle rhizobactérie favorisant la croissance des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Mazoyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Bensaddek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Calais, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25393.48480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPoll – Communautés microbiennes de sols agricoles et relations avec la contamination par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Amiens, France. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13014.86085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant cover preserves the functional diversity of N-fertilization sorted soil bacterial communities in ploughing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tetu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Scientific Conference LAAS « Research and Science in the Service of Humanity »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Beirut, Lebanon. 2017, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18239.89763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologically intensive agriculture reduces bacterial communities simplification induced by intensive agriculture use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazzar Habbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tétu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Thünen Symposium on Soil Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Braunschweig, Germany. 2016, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27738.54721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paramètres physico-chimiques et microbiologiques des luvisols loessiques après défrichement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Teissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS 4 : Traits Ecologiques et Biologiques des organismes des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31111.16804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre diversité microbienne et contamination métallique dans des sols industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Robin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Condorcet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdel Rahman Alahmad </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche et Titulaire de la Chaire BIOMES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdelrahman-alahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1786-0579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236800450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro biocontrol potential of plant extract-based formulation against infection structures of Phytophthora infestans along with lower non-target effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mout de Vrieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Eude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2025.1569281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving drought resilience in maize through a soil-applied prebiotic: effects on plant physiology and rhizosphere microbial function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Biostimulants for sustainable agriculture: enhancing plant tolerance to abiotic and biotic stresses, 18, pp.101081. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2025.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the interplay between root exudates, microbiota, and rhizosheath formation in pearl millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Tulumello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-023-01727-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics: A Solution for Improving Plant Growth, Soil Health, and Carbon Sequestration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-023-01517-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingomonas sediminicola Dae20 Is a Highly Promising Beneficial Bacteria for Crop Biostimulation Due to Its Positive Effects on Plant Growth and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Mazoyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mongelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.2061. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11082061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Potential Role of Compost, PGPR, and AMF in Improving Tomato Plant Growth, Yield, Fruit Quality, and Water Stress Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Ilah Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Meddich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Raklami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Bechtaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-021-00684-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03534648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops in arable lands increase functional complementarity and redundancy of bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Kheirbeik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (3), pp.651-664. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of bacterial communities to Pb smelter pollution in contrasting soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605-606, pp.436-444. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops prevent the deleterious effect of nitrogen fertilisation on bacterial diversity by maintaining the carbon content of ploughed soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazzar Habbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 281, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Soil's Potential Through Prebiotics' Application: Influences on Microbial community, Enzymatic Activity, and Metabolic Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants Europe Summit 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACI, Jan 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics as a Soil Biosolution: Shaping Microbial Community Structure and Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biosolutions 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioV; BesTim, Sep 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing GA342: A promising tomato protection against Phytophthora infestans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mout de Vrieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioeconomy for change; RIBP; Université de Reims; Universitat JAUME I, Jun 2024, Castello de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Rhizosheath Formation in Pearl Millet through Root Exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Tulumello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAe, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics’ application as an agroecological approach to improve plant growth, soil conditions, and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR NORVEGE, Jul 2023, Mont-Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la phyllosphère et de sa réponse au biostimulant foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GA342, un produit de biocontrôle pour lutter contre l’oomycète Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a biocontrol product in vitro and in planta against Phyphthora infestans in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPR Pathology &amp; Pests section meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inov3PT, Sep 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil parameters and bioindicators to assess prebiotics effects on soil health and plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants World Congress (BSWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New AG International; Informa connect, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coorrelation between holobiont metabolomics and the pearl millet root-associated-microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Tulumello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference Sustainable Agriculture: Tools and Innovations “AgriNov 2021“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beni Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between holobiont metabolomics and the interaction network of the pearl millet rhizosphere microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitor Ndour Papa Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical soil evolution of microbial biomass over a deforestation & culture chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPoll: Microbial communities in agricultural soils, impact of trace-element pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Condorcet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorect, Jul 2016, Gembloux, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a permanent cover on the soil microbial biodiversity in a conventional agrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorcet, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre diversité microbienne et contamination métallique dans des sols industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Robin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Condorcet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorcet, Sep 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Prebiotics on Zea Mays L. Growth and Rhizosphere Microbial Communities in Drought Stress: to Understanding and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindicateurs des sols pour comprendre les modes d’action de prébiotiques dans la rhizosphère de Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs biologiques opérationnels de la santé des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville - Grand Paris, France. 2025, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26270.04168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Potential of Soil Prebiotics: Indigenous Microbial Recruitment for Enhanced Soil Health, Plant Growth, and Carbon Sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET 2024 - Soil Carbon in the Ecological Transition International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29161.88164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des microorganismes de la phyllosphère et influence de l’application de produit foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Eude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation pour la santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a biocontrol product in vitro and in plant a against Phytophthora infestans in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée école doctorale (JED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normadie végetal (NORVEGE) &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan (Rouen), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics' application as an agroecological approach to improve plant growth, soil conditions, and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICA: La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris-Romainville, France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12446.51526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPONE : CAmeline-POis, culture d’association innovante pour la NormandiE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mode of action of a biocontrol product through the pathosystem Tomato Micro-tom and Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernadon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants World Congress (BSWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying phyllosphere and its response to foliar biostimulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants Wolrd Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GA342 : la nouvelle arme verte pour lutter contre le mildiou de la tomate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorant, UniLaSalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du système racinaire sur l’efficacité des produits prébiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mont-Saint-Aignan (Rouen), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingomonas sediminicola une potentielle rhizobactérie favorisant la croissance des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Mazoyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Bensaddek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Calais, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25393.48480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPoll – Communautés microbiennes de sols agricoles et relations avec la contamination par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Amiens, France. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13014.86085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant cover preserves the functional diversity of N-fertilization sorted soil bacterial communities in ploughing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tetu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Scientific Conference LAAS « Research and Science in the Service of Humanity »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Beirut, Lebanon. 2017, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18239.89763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologically intensive agriculture reduces bacterial communities simplification induced by intensive agriculture use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazzar Habbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tétu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Thünen Symposium on Soil Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Braunschweig, Germany. 2016, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27738.54721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paramètres physico-chimiques et microbiologiques des luvisols loessiques après défrichement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Teissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS 4 : Traits Ecologiques et Biologiques des organismes des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31111.16804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre diversité microbienne et contamination métallique dans des sols industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Robin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Condorcet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21F6AC0A"/>
+    <w:nsid w:val="B7EDA5BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelrahman-alahmad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1786-0579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236800450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mout de Vrieze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Eude" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1569281" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tulumello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Walker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01727-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Mazoyon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mongelard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11082061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03534648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ilah Tahiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Raklami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bechtaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00684-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Kheirbeik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobaissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R. Schneider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.159" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verzeaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazzar Habbib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nivelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitor Ndour Papa Mamadou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alahmad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Duclercq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279516v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Robin Schneider" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307406v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26270.04168" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29161.88164" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bezzez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Barray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12446.51526" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rouba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561047v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernadon-Mery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756626v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bensaddek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sarazin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25393.48480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278575v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13014.86085" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobeissi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tetu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18239.89763" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T&#233;tu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27738.54721" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leclercq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teissi&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31111.16804" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelrahman-alahmad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1786-0579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236800450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069249v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mout de Vrieze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Eude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1569281" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tulumello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Walker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01727-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Mazoyon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mongelard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11082061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03534648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ilah Tahiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Raklami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bechtaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00684-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Kheirbeik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobaissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R. Schneider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.159" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verzeaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazzar Habbib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nivelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitor Ndour Papa Mamadou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alahmad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Duclercq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279516v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Robin Schneider" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307406v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26270.04168" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29161.88164" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bezzez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Barray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12446.51526" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rouba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernadon-Mery" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756626v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bensaddek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sarazin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25393.48480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278575v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13014.86085" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobeissi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tetu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18239.89763" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T&#233;tu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27738.54721" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leclercq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teissi&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31111.16804" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>