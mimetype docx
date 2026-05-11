--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdel Rahman Alahmad </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche et Titulaire de la Chaire BIOMES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdelrahman-alahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1786-0579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236800450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro biocontrol potential of plant extract-based formulation against infection structures of Phytophthora infestans along with lower non-target effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mout de Vrieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Eude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2025.1569281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving drought resilience in maize through a soil-applied prebiotic: effects on plant physiology and rhizosphere microbial function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Biostimulants for sustainable agriculture: enhancing plant tolerance to abiotic and biotic stresses, 18, pp.101081. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2025.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the interplay between root exudates, microbiota, and rhizosheath formation in pearl millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Tulumello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-023-01727-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics: A Solution for Improving Plant Growth, Soil Health, and Carbon Sequestration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-023-01517-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingomonas sediminicola Dae20 Is a Highly Promising Beneficial Bacteria for Crop Biostimulation Due to Its Positive Effects on Plant Growth and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Mazoyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mongelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.2061. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11082061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Potential Role of Compost, PGPR, and AMF in Improving Tomato Plant Growth, Yield, Fruit Quality, and Water Stress Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Ilah Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Meddich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Raklami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Bechtaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-021-00684-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03534648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops in arable lands increase functional complementarity and redundancy of bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Kheirbeik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (3), pp.651-664. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of bacterial communities to Pb smelter pollution in contrasting soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605-606, pp.436-444. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops prevent the deleterious effect of nitrogen fertilisation on bacterial diversity by maintaining the carbon content of ploughed soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazzar Habbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 281, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Soil's Potential Through Prebiotics' Application: Influences on Microbial community, Enzymatic Activity, and Metabolic Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants Europe Summit 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACI, Jan 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics as a Soil Biosolution: Shaping Microbial Community Structure and Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biosolutions 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioV; BesTim, Sep 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing GA342: A promising tomato protection against Phytophthora infestans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mout de Vrieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioeconomy for change; RIBP; Université de Reims; Universitat JAUME I, Jun 2024, Castello de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Rhizosheath Formation in Pearl Millet through Root Exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Tulumello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAe, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics’ application as an agroecological approach to improve plant growth, soil conditions, and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR NORVEGE, Jul 2023, Mont-Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la phyllosphère et de sa réponse au biostimulant foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GA342, un produit de biocontrôle pour lutter contre l’oomycète Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a biocontrol product in vitro and in planta against Phyphthora infestans in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPR Pathology &amp; Pests section meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inov3PT, Sep 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil parameters and bioindicators to assess prebiotics effects on soil health and plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants World Congress (BSWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New AG International; Informa connect, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coorrelation between holobiont metabolomics and the pearl millet root-associated-microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Tulumello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference Sustainable Agriculture: Tools and Innovations “AgriNov 2021“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beni Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between holobiont metabolomics and the interaction network of the pearl millet rhizosphere microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitor Ndour Papa Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical soil evolution of microbial biomass over a deforestation & culture chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPoll: Microbial communities in agricultural soils, impact of trace-element pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Condorcet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorect, Jul 2016, Gembloux, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a permanent cover on the soil microbial biodiversity in a conventional agrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorcet, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre diversité microbienne et contamination métallique dans des sols industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Robin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Condorcet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorcet, Sep 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Prebiotics on Zea Mays L. Growth and Rhizosphere Microbial Communities in Drought Stress: to Understanding and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindicateurs des sols pour comprendre les modes d’action de prébiotiques dans la rhizosphère de Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs biologiques opérationnels de la santé des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville - Grand Paris, France. 2025, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26270.04168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Potential of Soil Prebiotics: Indigenous Microbial Recruitment for Enhanced Soil Health, Plant Growth, and Carbon Sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET 2024 - Soil Carbon in the Ecological Transition International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29161.88164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des microorganismes de la phyllosphère et influence de l’application de produit foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Eude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation pour la santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a biocontrol product in vitro and in plant a against Phytophthora infestans in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée école doctorale (JED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normadie végetal (NORVEGE) &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan (Rouen), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics' application as an agroecological approach to improve plant growth, soil conditions, and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICA: La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris-Romainville, France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12446.51526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPONE : CAmeline-POis, culture d’association innovante pour la NormandiE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mode of action of a biocontrol product through the pathosystem Tomato Micro-tom and Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernadon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants World Congress (BSWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying phyllosphere and its response to foliar biostimulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants Wolrd Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GA342 : la nouvelle arme verte pour lutter contre le mildiou de la tomate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorant, UniLaSalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du système racinaire sur l’efficacité des produits prébiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mont-Saint-Aignan (Rouen), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingomonas sediminicola une potentielle rhizobactérie favorisant la croissance des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Mazoyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Bensaddek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Calais, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25393.48480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPoll – Communautés microbiennes de sols agricoles et relations avec la contamination par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Amiens, France. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13014.86085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant cover preserves the functional diversity of N-fertilization sorted soil bacterial communities in ploughing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tetu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Scientific Conference LAAS « Research and Science in the Service of Humanity »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Beirut, Lebanon. 2017, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18239.89763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologically intensive agriculture reduces bacterial communities simplification induced by intensive agriculture use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazzar Habbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tétu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Thünen Symposium on Soil Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Braunschweig, Germany. 2016, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27738.54721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paramètres physico-chimiques et microbiologiques des luvisols loessiques après défrichement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Teissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS 4 : Traits Ecologiques et Biologiques des organismes des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31111.16804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre diversité microbienne et contamination métallique dans des sols industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Robin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Condorcet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdel Rahman Alahmad </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche et Titulaire de la Chaire BIOMES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdelrahman-alahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1786-0579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236800450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving drought resilience in maize through a soil-applied prebiotic: effects on plant physiology and rhizosphere microbial function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Biostimulants for sustainable agriculture: enhancing plant tolerance to abiotic and biotic stresses, 18, pp.101081. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2025.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro biocontrol potential of plant extract-based formulation against infection structures of Phytophthora infestans along with lower non-target effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mout de Vrieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Eude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2025.1569281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the interplay between root exudates, microbiota, and rhizosheath formation in pearl millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Tulumello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-023-01727-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics: A Solution for Improving Plant Growth, Soil Health, and Carbon Sequestration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-023-01517-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingomonas sediminicola Dae20 Is a Highly Promising Beneficial Bacteria for Crop Biostimulation Due to Its Positive Effects on Plant Growth and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Mazoyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mongelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.2061. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11082061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Potential Role of Compost, PGPR, and AMF in Improving Tomato Plant Growth, Yield, Fruit Quality, and Water Stress Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Ilah Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Meddich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Raklami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Bechtaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-021-00684-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03534648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops in arable lands increase functional complementarity and redundancy of bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Kheirbeik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (3), pp.651-664. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of bacterial communities to Pb smelter pollution in contrasting soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605-606, pp.436-444. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops prevent the deleterious effect of nitrogen fertilisation on bacterial diversity by maintaining the carbon content of ploughed soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazzar Habbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 281, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Soil's Potential Through Prebiotics' Application: Influences on Microbial community, Enzymatic Activity, and Metabolic Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants Europe Summit 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACI, Jan 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics as a Soil Biosolution: Shaping Microbial Community Structure and Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biosolutions 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioV; BesTim, Sep 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Rhizosheath Formation in Pearl Millet through Root Exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Tulumello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAe, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing GA342: A promising tomato protection against Phytophthora infestans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mout de Vrieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioeconomy for change; RIBP; Université de Reims; Universitat JAUME I, Jun 2024, Castello de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics’ application as an agroecological approach to improve plant growth, soil conditions, and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR NORVEGE, Jul 2023, Mont-Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la phyllosphère et de sa réponse au biostimulant foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GA342, un produit de biocontrôle pour lutter contre l’oomycète Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a biocontrol product in vitro and in planta against Phyphthora infestans in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPR Pathology &amp; Pests section meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inov3PT, Sep 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil parameters and bioindicators to assess prebiotics effects on soil health and plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants World Congress (BSWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New AG International; Informa connect, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coorrelation between holobiont metabolomics and the pearl millet root-associated-microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Tulumello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference Sustainable Agriculture: Tools and Innovations “AgriNov 2021“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beni Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between holobiont metabolomics and the interaction network of the pearl millet rhizosphere microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitor Ndour Papa Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical soil evolution of microbial biomass over a deforestation & culture chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a permanent cover on the soil microbial biodiversity in a conventional agrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorcet, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPoll: Microbial communities in agricultural soils, impact of trace-element pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Condorcet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorect, Jul 2016, Gembloux, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre diversité microbienne et contamination métallique dans des sols industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Robin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Condorcet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorcet, Sep 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Prebiotics on Zea Mays L. Growth and Rhizosphere Microbial Communities in Drought Stress: to Understanding and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindicateurs des sols pour comprendre les modes d’action de prébiotiques dans la rhizosphère de Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs biologiques opérationnels de la santé des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville - Grand Paris, France. 2025, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26270.04168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Potential of Soil Prebiotics: Indigenous Microbial Recruitment for Enhanced Soil Health, Plant Growth, and Carbon Sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET 2024 - Soil Carbon in the Ecological Transition International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29161.88164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des microorganismes de la phyllosphère et influence de l’application de produit foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Eude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation pour la santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a biocontrol product in vitro and in plant a against Phytophthora infestans in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée école doctorale (JED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normadie végetal (NORVEGE) &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan (Rouen), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics' application as an agroecological approach to improve plant growth, soil conditions, and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICA: La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris-Romainville, France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12446.51526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPONE : CAmeline-POis, culture d’association innovante pour la NormandiE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants World Congress (BSWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mode of action of a biocontrol product through the pathosystem Tomato Micro-tom and Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernadon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying phyllosphere and its response to foliar biostimulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bezzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostimulants Wolrd Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GA342 : la nouvelle arme verte pour lutter contre le mildiou de la tomate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorant, UniLaSalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du système racinaire sur l’efficacité des produits prébiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mont-Saint-Aignan (Rouen), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingomonas sediminicola une potentielle rhizobactérie favorisant la croissance des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Mazoyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Bensaddek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Calais, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25393.48480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant cover preserves the functional diversity of N-fertilization sorted soil bacterial communities in ploughing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tetu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Scientific Conference LAAS « Research and Science in the Service of Humanity »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Beirut, Lebanon. 2017, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18239.89763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPoll – Communautés microbiennes de sols agricoles et relations avec la contamination par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Amiens, France. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13014.86085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologically intensive agriculture reduces bacterial communities simplification induced by intensive agriculture use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazzar Habbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tétu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Thünen Symposium on Soil Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Braunschweig, Germany. 2016, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27738.54721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paramètres physico-chimiques et microbiologiques des luvisols loessiques après défrichement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Teissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS 4 : Traits Ecologiques et Biologiques des organismes des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31111.16804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre diversité microbienne et contamination métallique dans des sols industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Robin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Condorcet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7EDA5BD"/>
+    <w:nsid w:val="9B2D5BB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelrahman-alahmad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1786-0579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236800450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069249v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mout de Vrieze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Eude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1569281" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tulumello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Walker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01727-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Mazoyon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mongelard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11082061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03534648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ilah Tahiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Raklami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bechtaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00684-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Kheirbeik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobaissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R. Schneider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.159" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verzeaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazzar Habbib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nivelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitor Ndour Papa Mamadou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alahmad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Duclercq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279516v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Robin Schneider" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307406v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26270.04168" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29161.88164" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bezzez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Barray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12446.51526" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rouba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernadon-Mery" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756626v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bensaddek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sarazin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25393.48480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278575v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13014.86085" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobeissi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tetu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18239.89763" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T&#233;tu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27738.54721" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leclercq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teissi&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31111.16804" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelrahman-alahmad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1786-0579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236800450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mout de Vrieze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Eude" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1569281" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tulumello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Walker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01727-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Mazoyon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mongelard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11082061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03534648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ilah Tahiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Raklami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bechtaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00684-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Kheirbeik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobaissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R. Schneider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.159" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verzeaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazzar Habbib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nivelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitor Ndour Papa Mamadou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alahmad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Duclercq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279516v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Robin Schneider" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307406v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26270.04168" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29161.88164" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bezzez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Barray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12446.51526" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rouba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561047v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernadon-Mery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756626v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bensaddek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sarazin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25393.48480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobeissi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tetu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18239.89763" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13014.86085" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T&#233;tu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27738.54721" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leclercq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teissi&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31111.16804" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>